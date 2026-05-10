--- v0 (2026-04-12)
+++ v1 (2026-05-10)
@@ -613,51 +613,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05104972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substructure heterogeneity during hot deformation of ferritic stainless steels - Experimental characterization and discussion assisted by a mean-field model</w:t>
+                <w:t xml:space="preserve">Nucleation of recrystallization: A new approach to consider the evolution of the substructure in the system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favre</w:t>
@@ -692,106 +692,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 906, pp.146335. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.102301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04594204v1</w:t>
+                <w:t xml:space="preserve">emse-04832030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation of recrystallization: A new approach to consider the evolution of the substructure in the system</w:t>
+                <w:t xml:space="preserve">Substructure heterogeneity during hot deformation of ferritic stainless steels - Experimental characterization and discussion assisted by a mean-field model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favre</w:t>
@@ -826,82 +826,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.102301. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 906, pp.146335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04832030v1</w:t>
+                <w:t xml:space="preserve">emse-04594204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the effect of tungsten initial microstructure on restoration kinetics using a mean field model</w:t>
               </w:r>
@@ -1374,265 +1374,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04401025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between recovery and recrystallization in two tungsten supplies according to ITER specifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined effects of interphase-boundary advection and migration during particle growth or dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Montheillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Durif</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asdin Aoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-022-07123-w⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 209, pp.111357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2022.111357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751029v1</w:t>
+                <w:t xml:space="preserve">emse-04198119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of interphase-boundary advection and migration during particle growth or dissolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Montheillet</w:t>
+                <w:t xml:space="preserve">Competition between recovery and recrystallization in two tungsten supplies according to ITER specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asdin Aoufi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Lemetais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 209, pp.111357. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (15), pp.7729-7746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2022.111357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-022-07123-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04198119v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Attempt to Assess Recovery/Recrystallization Kinetics in Tungsten at High Temperature Using Statistical Nanoindentation Analysis</w:t>
               </w:r>
@@ -2893,615 +2893,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to &amp;quot;Comments on 'Modelling differential scanning calorimetry curves of precipitation in Al-Cu-Mg&amp;quot; by MJ Starink and S. Wang</w:t>
+                <w:t xml:space="preserve">Integrated modelling of precipitation during friction stir welding of 2024-T3 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hersent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Haworth Driver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desrayaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 62 (9), pp.724-725. </w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (11), pp.1345-1352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2010.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/026708310X12798718274511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854077v1</w:t>
+                <w:t xml:space="preserve">hal-00854090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Grain Boundary Mobility during Dynamic Recrystallization of Metallic Alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Damamme</w:t>
+                <w:t xml:space="preserve">Reply to &amp;quot;Comments on 'Modelling differential scanning calorimetry curves of precipitation in Al-Cu-Mg&amp;quot; by MJ Starink and S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hersent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Haworth Driver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.L Semiatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 638-642, pp.2303-2308. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (9), pp.724-725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.638-642.2303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2010.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854306v1</w:t>
+                <w:t xml:space="preserve">hal-00854077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling differential scanning calorimetry curves of precipitation in Al-Cu-Mg</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julian Haworth Driver</w:t>
+                <w:t xml:space="preserve">Modeling Grain Boundary Mobility during Dynamic Recrystallization of Metallic Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Montheillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Damamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L Semiatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 62 (7), pp.455-457. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 638-642, pp.2303-2308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2009.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.638-642.2303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854051v1</w:t>
+                <w:t xml:space="preserve">hal-00854306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtexture tracking in hot-deformed polycrystalline aluminium: Experimental results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Quey</w:t>
+                <w:t xml:space="preserve">Modelling differential scanning calorimetry curves of precipitation in Al-Cu-Mg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hersent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Haworth Driver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian H. Driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.11.007⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (7), pp.455-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2009.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00462394v1</w:t>
+                <w:t xml:space="preserve">hal-00854051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated modelling of precipitation during friction stir welding of 2024-T3 aluminium alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julian Haworth Driver</w:t>
+                <w:t xml:space="preserve">Microtexture tracking in hot-deformed polycrystalline aluminium: Experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Desrayaud</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian H. Driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.1629-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/026708310X12798718274511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00854090v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00462394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtexture tracking in hot-deformed polycrystalline aluminium: Comparison with simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3690,51 +3690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEFORMATION MICROSTRUCTURE AND TEXTURE EVOLUTION OF {110}&amp;lt;112&amp;gt; Al-0.3wt.%Mn SINGLE CRYSTALS COMPRESSED IN A CHANNEL-DIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henryk Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian H. Driver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3958,51 +3958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian H. Driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 539-543, pp.3371-3376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4062,51 +4062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Borbély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian H. Driver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4178,51 +4178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtexture Development and Flow Stress Saturation during Triaxial Forging of an Al-3Mg-Sc(Zr) Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ringeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian H. Driver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4308,51 +4308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desrayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian H. Driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (11), pp.3095-3105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4437,51 +4437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guiglionda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian H. Driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 105, pp.265-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4554,51 +4554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Klöcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian H. Driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 36 (4), pp.1039-1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4670,51 +4670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian H. Driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 50 (9), pp.1215-1219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5422,51 +5422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jahazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montheillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5543,51 +5543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jahazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montheillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5664,51 +5664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jahazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montheillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5785,51 +5785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Luce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5880,51 +5880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a new physically based model to determine the influence of inclusion population and loading conditions on the distribution of bearing fatigue life.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6005,51 +6005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture gradient simulations and measurments in hot rolled and extruded high strength aluminium alloys.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Eberl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6139,51 +6139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gottstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Löchte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Driver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6225,51 +6225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéités de texture dans les alliages d'aluminium mis en forme à chaud.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6692,51 +6692,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C851060F"/>
+    <w:nsid w:val="7DB1321D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6923,51 +6923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-piot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1402-4356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176006478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/310528051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000314024356" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05471433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-KZke1Y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cliche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ringeval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cortial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heuz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149249" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05104972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemetais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pruvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0202933" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04594204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennocque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sourisseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146335" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04832030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102301" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04103469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113708" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04102806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Devictor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113785" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04399584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-ShBK24" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04401025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-SXs81M" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751029v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemetais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07123-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04198119v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdin Aoufi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111357" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Karanja" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11010037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02008506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Smagghe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Joseph Jonas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2137-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darrieulat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEA7E995ABDFA3DBD0D21F4D88EA2E62B20260E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01067002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjoua Matougui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Fares" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2388-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01011680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L Semiatin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.07.079" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R8TD487-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00966844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chahaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-013-5013-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-924QXFXS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00967248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Koizumi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-013-1914-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PZZNMW7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858912v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Damamme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.234" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Pallot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.127" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4983-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7L18DM41-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854077v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hersent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Haworth Driver" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.01.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.2303" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854051v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.12.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00462394v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian H. Driver" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.11.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZLMK1W2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854090v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708310X12798718274511" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.12.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75TRMDBQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.2700" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Paul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Miszczyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475675v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bocher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahazi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294168v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringeval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.539-543.3371" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.08.043" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8Q5W8P3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.546-549.793" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.02.047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9V8D9KX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505765v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie Robert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiglionda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.105.265" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505831v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kl&#246;cker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-005-0297-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZQCJ08N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508416v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.02.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05PX5L2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958327v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(98)80001-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625123v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Montouchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bocher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montheillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293464v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F Karhausen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savoie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Allen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Luce" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lormand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daguier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299225v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Robert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eberl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Driver" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299220v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crumbach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gottstein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#246;chte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Driver" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Somlay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466334v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-piot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1402-4356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176006478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/310528051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000314024356" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05471433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Montheillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-KZke1Y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cliche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ringeval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cortial" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Heuz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149249" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05104972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lemetais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pruvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0202933" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04832030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennocque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sourisseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04594204v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146335" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04103469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Richou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113708" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04102806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Devictor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113785" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04399584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-ShBK24" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04401025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-SXs81M" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04198119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdin Aoufi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111357" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751029v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemetais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07123-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Karanja" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11010037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02008506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Smagghe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Joseph Jonas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrayaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2137-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darrieulat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEA7E995ABDFA3DBD0D21F4D88EA2E62B20260E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01067002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjoua Matougui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Fares" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-014-2388-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01011680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L Semiatin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.07.079" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R8TD487-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00966844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chahaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-013-5013-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-924QXFXS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00967248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Koizumi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-013-1914-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PZZNMW7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858912v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Damamme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.234" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Pallot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.127" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4983-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7L18DM41-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hersent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Haworth Driver" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/026708310X12798718274511" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.01.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.2303" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854051v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.12.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00462394v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian H. Driver" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.11.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZLMK1W2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854932v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.12.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75TRMDBQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.2700" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Paul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Miszczyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00475675v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bocher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahazi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294168v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringeval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.539-543.3371" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.08.043" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8Q5W8P3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.546-549.793" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.02.047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9V8D9KX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505765v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie Robert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiglionda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.105.265" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00505831v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kl&#246;cker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-005-0297-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MZQCJ08N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508416v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.02.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05PX5L2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958327v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(98)80001-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625123v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Montouchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Bocher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montheillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293464v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299200v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F Karhausen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savoie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M Allen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Luce" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299437v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lormand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daguier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299225v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Robert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eberl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Driver" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299220v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crumbach" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gottstein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#246;chte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Driver" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04456865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Somlay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466334v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>