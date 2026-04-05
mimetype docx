--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1199,243 +1199,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did vaccination slow the spread of bluetongue in France?</w:t>
+                <w:t xml:space="preserve">A random forest approach for predicting the presence of Echinococcus multilocularis intermediate host Ochotona spp. presence in relation to landscape characteristics in western China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Pioz</w:t>
+                <w:t xml:space="preserve">Christopher Marston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Pleydell</w:t>
+                <w:t xml:space="preserve">Mark F Danson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gay</w:t>
+                <w:t xml:space="preserve">Richard P Armitage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Calavas</w:t>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R.J. Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.e85444. </w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.176-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639488v1</w:t>
+                <w:t xml:space="preserve">hal-01069862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitesse de progression du front des deux épizooties de fièvre catarrhale ovine en France en 2007-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62, pp.17-19</w:t>
@@ -1450,169 +1450,169 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A random forest approach for predicting the presence of Echinococcus multilocularis intermediate host Ochotona spp. presence in relation to landscape characteristics in western China</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark F Danson</w:t>
+                <w:t xml:space="preserve">Did vaccination slow the spread of bluetongue in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard P Armitage</w:t>
+                <w:t xml:space="preserve">Emilie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David R.J. Pleydell</w:t>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55, pp.176-183. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e85444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2014.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069862v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using long-term monitoring of red fox populations to assess changes in rodent control practices</w:t>
               </w:r>
@@ -1732,51 +1732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of Echinococcus multilocularis Transmission in China: Small Mammal Diversity, Landscape or Climate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1985,697 +1985,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and spatial discrimination of small mammal assemblages: an example from Western Sichuan (China)</w:t>
+                <w:t xml:space="preserve">Mixtures of GAMs for habitat suitability analysis with overdispersed presence/absence data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.02.019⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (5), e-pub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2009.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667486v1</w:t>
+                <w:t xml:space="preserve">hal-00460352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixtures of GAMs for habitat suitability analysis with overdispersed presence/absence data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and spatial discrimination of small mammal assemblages: an example from Western Sichuan (China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R J Pleydell</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qiu Jiamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 54 (5), e-pub ahead of print. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 220 (9-10), pp.1218-1231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2009.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460352v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-mammal assemblage response to deforestation and afforestation in central China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape composition and spatial prediction of alveolar echinococcosis in southern ningxia, china.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R J Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Rong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mark Danson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip S Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/MAMM.2008.045⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (9), pp.e287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00326967v1</w:t>
+                <w:t xml:space="preserve">hal-00339891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary studies, systems approaches and parasite eco-epidemiology: something old, something new.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. S. Craig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (3), pp.469-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape composition and spatial prediction of alveolar echinococcosis in southern ningxia, china.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-mammal assemblage response to deforestation and afforestation in central China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R J Pleydell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu Rong Yang</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Mark Danson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philip S Craig</w:t>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (9), pp.e287. </w:t>
+              <w:t xml:space="preserve">Mammalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72, pp.320-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/MAMM.2008.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339891v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why multidisciplinary is essential in infectious disease ecology: the Echinococcus multilocularis case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2711,282 +2711,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How moles contribute to colonization success of water voles in grassland: implications for control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community surveys and risk factor analysis of human alveolar and cystic echinococcosis in Ningxia Hui Autonomous Region, China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Rong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Delattre</w:t>
+                <w:t xml:space="preserve">Tao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Clarac</w:t>
+                <w:t xml:space="preserve">Zhengzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Melis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jianzhong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (9), pp.714-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342567v1</w:t>
+                <w:t xml:space="preserve">hal-00342125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community surveys and risk factor analysis of human alveolar and cystic echinococcosis in Ningxia Hui Autonomous Region, China.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How moles contribute to colonization success of water voles in grassland: implications for control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Sun</w:t>
+                <w:t xml:space="preserve">Pierre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengzhi Li</w:t>
+                <w:t xml:space="preserve">Rémy Clarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianzhong Zhang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (2), pp.353-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2006.01134.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342125v1</w:t>
+                <w:t xml:space="preserve">hal-00342567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echinococcus multilocularis in Austrian Foxes from 1991 until 2004</w:t>
               </w:r>
@@ -3101,103 +3101,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community surveys and risk factor analysis of human alveolar and cystic echinococcosis in Ningxia Hui Autonomous Region, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Rong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianzhong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Teng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84 (9), pp.714-721. </w:t>
@@ -3235,51 +3235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission ecology of Echinococcus multilocularis: what are the ranges of parasite stability among various host communities in China?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3407,51 +3407,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based estimation of aphid dispersal distances and its use to co-optimize sharka management strategies and the allocation of resistant cultivars</w:t>
+                <w:t xml:space="preserve">De l’inférence de la fonction de dispersion des pucerons à l’optimisation conjointe de la gestion de la sharka et de l’allocation de variétés résistantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
@@ -3486,97 +3486,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Réseau Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734861v1</w:t>
+                <w:t xml:space="preserve">hal-02788696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’inférence de la fonction de dispersion des pucerons à l’optimisation conjointe de la gestion de la sharka et de l’allocation de variétés résistantes</w:t>
+                <w:t xml:space="preserve">Model-based estimation of aphid dispersal distances and its use to co-optimize sharka management strategies and the allocation of resistant cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
@@ -3611,263 +3611,263 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Réseau Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788696v1</w:t>
+                <w:t xml:space="preserve">hal-02734861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is living together so difficult? The romantic tragedy of two &amp;lt;em&amp;gt;Amblyomma&amp;lt;/em&amp;gt; species in Mozambique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian inference for individual variation in arthropod maturation times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Pradel</w:t>
+                <w:t xml:space="preserve">Soledad Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et modèles en épidémiologie humaine, animale &amp; végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Pointe-à-Pitre, France. 22 p</w:t>
+              <w:t xml:space="preserve">, Université des Antilles et de la Guyane (UAG). FRA., May 2015, Pointe-à-Pitre, Guadeloupe, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794786v1</w:t>
+                <w:t xml:space="preserve">hal-02798990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inference for individual variation in arthropod maturation times</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why is living together so difficult? The romantic tragedy of two &amp;lt;em&amp;gt;Amblyomma&amp;lt;/em&amp;gt; species in Mozambique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soledad Castaño</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Guis</w:t>
+                <w:t xml:space="preserve">Jennifer Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et modèles en épidémiologie humaine, animale &amp; végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université des Antilles et de la Guyane (UAG). FRA., May 2015, Pointe-à-Pitre, Guadeloupe, France. 16 p</w:t>
+              <w:t xml:space="preserve">, May 2015, Pointe-à-Pitre, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798990v1</w:t>
+                <w:t xml:space="preserve">hal-02794786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemic reconstruction for the inference of vector dispersal in fragmented landscapes</w:t>
               </w:r>
@@ -4142,64 +4142,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Sanford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International TTP and 12th Biennal STVM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
@@ -4228,90 +4228,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitesse de progression du front des épizooties de fièvre catarrhale ovine en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4912,277 +4912,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'espèces cryptiques du psylle Cacopsylla pruni, insecte vecteur d'une maladie des Prunus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating risk factors for PPV dissemination from incomplete epidemiological surveillance data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Limon</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel S. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010, session " Adaptation des bioagresseurs de plantes à leur environnement biotique et abiotique "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Plum Pox Virus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927485v1</w:t>
+                <w:t xml:space="preserve">hal-02813972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating risk factors for PPV dissemination from incomplete epidemiological surveillance data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation d'espèces cryptiques du psylle Cacopsylla pruni, insecte vecteur d'une maladie des Prunus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Grizard</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plum Pox Virus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">Ecologie 2010, session " Adaptation des bioagresseurs de plantes à leur environnement biotique et abiotique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813972v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer biologie, génétique et modélisation pour gérer les maladies émergentes à transmission vectorielle</w:t>
               </w:r>
@@ -5263,90 +5263,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat modelling of small mammals assemblages in Western Sichuan (China): from locally trained models at landscape scale to regional predictive mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European IALE confernce 2009: 70 years of landscape ecology in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Salzburg, Austria. pp.497-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5371,64 +5371,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial ecology and transmission of a zoonotic helminth in Tibetan pastoralist communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiaoying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5522,77 +5522,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Armitage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark F Danson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing and Photogrammetry Society Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Leicester, United Kingdom</w:t>
@@ -5621,90 +5621,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating landscape ecology and epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5746,90 +5746,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitats des assemblages de micromammifères dans l'ouest du Sichuan (Chine): des modèles locaux à l'échelle paysagère à une cartographie régionale des prédictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5854,90 +5854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint modelling of Echinococcus multilocularis and Echinococcus granulosus infection rates on dogs of the Tibetan Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Moss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Budke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip S Craig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5969,312 +5969,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00378615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary studies, systems approaches and eco-epidemiology: something old, something new</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Predictive mapping of host assemblages: an example with small mammals in western China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R J Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philip Craig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Multicolloqium of Parasitology</w:t>
+              <w:t xml:space="preserve">European Multicolloquium of Parasitology X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363304v1</w:t>
+                <w:t xml:space="preserve">hal-00378612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive mapping of host assemblages: an example with small mammals in western China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidisciplinary studies, systems approaches and eco-epidemiology: something old, something new</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Craig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Multicolloquium of Parasitology X</w:t>
+              <w:t xml:space="preserve">European Multicolloqium of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378612v1</w:t>
+                <w:t xml:space="preserve">hal-00363304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why multidisciplinary is essential in infectious disease ecology: the Echinococcus multilocularis case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6441,77 +6441,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission ecology of Echinococcus in China: advances and hot questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6566,51 +6566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental risk factors for transmission and representing Echinococcus multilocularis gradients in space and time: fox data, models and scale dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6691,51 +6691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing Echinococcus multilocularis gradients in space and time: fox data, models, and scale dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6848,64 +6848,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the analysis of ecological time series using state-space models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soledad Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7031,77 +7031,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromammals and Macroparasites: from evolutionary ecology to management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2006, 978-4-431-36024-7 978-4-431-36025-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7135,103 +7135,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Understanding the Impacts of Environmental Variation on Echinococcus multilocularis Transmission.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. S. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Morand, B. Krasnov and R. Poulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromammals and macroparasites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.545-564, 2006</w:t>
@@ -7789,51 +7789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.J. Pleydell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Ndong Bass" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaubert Auguste Mba Djondzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowbiss Meta Djomsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.infections.100195" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bareille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Boender" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100615" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#225;n Jori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chebbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02151769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0451-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13595" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171435" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cangi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1116-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085444" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Marston" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F Danson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Armitage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2014.09.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Renaude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12151" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiaoying Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuming Han" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002045" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Budke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S Craig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Fu Xiao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vaniscotte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Jiamin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.02.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R J Pleydell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2009.11.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraudoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Craig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339891v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Rong Yang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mark Danson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000287" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Ito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delattre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Clarac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Melis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2006.01134.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengzhi Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhong Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Teng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duscher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Prosl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joachim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0450.2006.00930.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MW3V25C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.05.025718" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2005.11.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKJ89ZC7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734861v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Picard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788696v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pradel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798990v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Casta&#241;o" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799006v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795533v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Sanford" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Powell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740238v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578845v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748929v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soledad Castano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pioz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Paire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rahajarison" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grizard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927485v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Limon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813972v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378582v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamen Qiu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marston" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armitage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Craig" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378529v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378615v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Moss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363304v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363308v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cliquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piarroux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880458v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880437v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cliquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Combes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catarelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794788v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Del&#233;colle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814669v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-36025-4_25" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462249v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916017v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916029v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.J. Pleydell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Ndong Bass" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaubert Auguste Mba Djondzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowbiss Meta Djomsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.infections.100195" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bareille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Boender" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100615" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#225;n Jori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chebbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02151769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0451-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13595" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171435" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cangi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1116-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Marston" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F Danson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Armitage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2014.09.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085444" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Renaude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12151" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiaoying Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuming Han" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002045" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Budke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S Craig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Fu Xiao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R J Pleydell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2009.11.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vaniscotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Jiamin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.02.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Rong Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mark Danson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000287" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339931v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraudoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Craig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Ito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengzhi Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhong Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Teng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delattre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Clarac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Melis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2006.01134.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duscher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Prosl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joachim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0450.2006.00930.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MW3V25C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.05.025718" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2005.11.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKJ89ZC7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788696v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Picard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Casta&#241;o" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794786v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pradel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799006v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795533v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Sanford" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Powell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740238v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578845v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748929v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soledad Castano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pioz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Paire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rahajarison" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grizard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927485v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Limon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378582v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamen Qiu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marston" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armitage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Craig" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378529v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378615v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Moss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378612v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363308v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cliquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piarroux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880458v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880437v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cliquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Combes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catarelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794788v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Del&#233;colle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814669v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-36025-4_25" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462249v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916017v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916029v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>