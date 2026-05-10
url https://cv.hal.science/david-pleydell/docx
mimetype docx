--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -3972,277 +3972,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemic reconstruction in fragmented landscapes</w:t>
+                <w:t xml:space="preserve">Bayesian prediction of &amp;lt;em&amp;gt;Amblyomma variegatum&amp;lt;/em&amp;gt; dynamics using hidden process models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Sanford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Castaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Santé-Environnement, Carrefour des Sciences et de l’Innovation (Rencontres SECSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Pasteur [Paris]. Pointe-à-Pitre, Guadeloupe, FRA., May 2014, Pointe-à-Pitre, Guadeloupe</w:t>
+              <w:t xml:space="preserve">8th International TTP and 12th Biennal STVM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594258v1</w:t>
+                <w:t xml:space="preserve">hal-02795533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian prediction of &amp;lt;em&amp;gt;Amblyomma variegatum&amp;lt;/em&amp;gt; dynamics using hidden process models</w:t>
+                <w:t xml:space="preserve">Epidemic reconstruction in fragmented landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Pradel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International TTP and 12th Biennal STVM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Rencontres Santé-Environnement, Carrefour des Sciences et de l’Innovation (Rencontres SECSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Pasteur [Paris]. Pointe-à-Pitre, Guadeloupe, FRA., May 2014, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795533v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitesse de progression du front des épizooties de fièvre catarrhale ovine en France</w:t>
               </w:r>
@@ -5969,243 +5969,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00378615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive mapping of host assemblages: an example with small mammals in western China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+                <w:t xml:space="preserve">Multidisciplinary studies, systems approaches and eco-epidemiology: something old, something new</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R J Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Craig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Multicolloquium of Parasitology X</w:t>
+              <w:t xml:space="preserve">European Multicolloqium of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378612v1</w:t>
+                <w:t xml:space="preserve">hal-00363304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary studies, systems approaches and eco-epidemiology: something old, something new</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive mapping of host assemblages: an example with small mammals in western China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vaniscotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R J Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philip Craig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Multicolloqium of Parasitology</w:t>
+              <w:t xml:space="preserve">European Multicolloquium of Parasitology X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363304v1</w:t>
+                <w:t xml:space="preserve">hal-00378612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why multidisciplinary is essential in infectious disease ecology: the Echinococcus multilocularis case</w:t>
               </w:r>
@@ -7789,51 +7789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.J. Pleydell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Ndong Bass" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaubert Auguste Mba Djondzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowbiss Meta Djomsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.infections.100195" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bareille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Boender" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100615" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#225;n Jori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chebbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02151769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0451-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13595" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171435" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cangi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1116-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Marston" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F Danson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Armitage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2014.09.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085444" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Renaude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12151" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiaoying Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuming Han" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002045" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Budke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S Craig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Fu Xiao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R J Pleydell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2009.11.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vaniscotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Jiamin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.02.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Rong Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mark Danson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000287" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339931v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraudoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Craig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Ito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengzhi Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhong Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Teng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delattre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Clarac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Melis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2006.01134.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duscher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Prosl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joachim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0450.2006.00930.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MW3V25C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.05.025718" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2005.11.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKJ89ZC7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788696v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Picard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Casta&#241;o" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794786v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pradel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799006v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795533v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Sanford" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Powell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740238v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578845v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748929v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soledad Castano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pioz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Paire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rahajarison" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grizard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927485v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Limon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378582v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamen Qiu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marston" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armitage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Craig" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378529v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378615v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Moss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378612v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363308v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cliquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piarroux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880458v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880437v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cliquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Combes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catarelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794788v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Del&#233;colle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814669v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-36025-4_25" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462249v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916017v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916029v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.J. Pleydell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Ndong Bass" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaubert Auguste Mba Djondzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dowbiss Meta Djomsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.infections.100195" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bareille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Boender" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100615" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#225;n Jori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chebbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02151769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0451-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13595" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.171435" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cangi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1116-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Marston" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F Danson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Armitage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2014.09.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085444" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Renaude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12151" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiaoying Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuming Han" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002045" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Budke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S Craig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Fu Xiao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R J Pleydell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2009.11.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vaniscotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Jiamin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.02.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339891v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Rong Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mark Danson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000287" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339931v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraudoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Craig" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Ito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengzhi Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhong Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Teng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delattre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Clarac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Melis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2006.01134.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duscher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Prosl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joachim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0450.2006.00930.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MW3V25C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.05.025718" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2005.11.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKJ89ZC7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788696v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Picard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Casta&#241;o" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794786v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Pradel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799006v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Soubeyrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795533v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Sanford" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Powell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594258v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740238v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578845v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748929v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soledad Castano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pioz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Paire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733505v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rahajarison" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grizard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927485v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Limon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378582v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamen Qiu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378537v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marston" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armitage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Craig" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378529v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378615v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Moss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363304v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363308v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cliquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Piarroux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880458v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880437v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cliquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Combes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catarelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794788v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaillant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Del&#233;colle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814669v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-36025-4_25" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462249v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916017v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916029v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>