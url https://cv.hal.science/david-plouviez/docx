--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -181,182 +181,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Marin, la Carte et l'Ingénieur. La carte nautique et ses usages (1830-1880)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imago Mundi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 77/1, pp.102-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05324865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paquebots 1913-1942. Une esthétique transatlantique, 25 octobre 2024 - 23 février 2025, Musée d’arts de Nantes, Musée d’art moderne André Malraux du Havre (compte-rendu de l'exposition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, 5 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14b8x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14b8x⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05161459v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-05324865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ouvriers des forges nationales de la Marine de Guérigny, An VII-1820 (2ème partie)</w:t>
               </w:r>
@@ -1036,1164 +1036,1164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Félix Cossin, un armateur corsaire nantais »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03400144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enjeux et modalités de la sous-traitance des navires de guerre français sous l’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de synthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 140 (1-2), pp.203-238. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19552343-14000008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/19552343-14000008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03578129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Maintenance, repair and construction of ships in the French Empire during the eighteenth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Maritime History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (3), pp.590-611. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0843871419862159International⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0843871419862159International⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-03362209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les enquêtes littorales comme indicateur des existences portuaires. Le cas de Nantes et de l’estuaire de la Loire, XVIIe-XIXe siècles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Félix Cossin, un armateur corsaire nantais »</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03573590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-traiter des navires de guerre à des entrepreneurs : le cas de l’arsenal de Rochefort au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rochefort et la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rochefort : 350 ans d'histoire renouvelée : les frégates en France jusqu'en 1815, 33, pp.96-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French navy and war entrepreneurs: Identity, business relations, conflicts, and cooperation in the eighteenth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Business of War, 60 (1), pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00076791.2017.1366986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre &amp;quot;l'État et le Marché&amp;quot; : la fonderie de cuivre de Romilly-sur-Andelle et la Marine française, 1780-1823</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'économie de la guerre navale, de l'antiquité au XXe siècle, 22-23, pp.157-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/YEVT9262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Économie de la guerre navale, de l’Antiquité au XXe siècle : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L’Économie de la guerre navale, de l’Antiquité au XXe siècle, 22-23, pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/WWQS3815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navigateurs ligériens à la découverte du monde, XVIe-XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2016, 142, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Plouviez</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In memoriam Jean Boudriot, 1921-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.11 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.8180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03381487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dujardin de Ruzé. Affairiste et entrepreneur général de la Marine française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Michon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.377-391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03362224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Buti et Philippe Hrodej (dir.), Dictionnaire des corsaires et pirates, Paris, CNRS Éditions, 2013, 990 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.410-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/WLLC5969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du prix de Rome au quai de la Piperie. Dans le cœur de Mathurin Crucy, entrepreneur de construction navale à Nantes sous la Révolution et l’Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°373, pp.145 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ahrf.12876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03381484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État, la marine de guerre et les réseaux économiques en France au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia. Revista da Faculdade de Letras da Universidade do Porto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°2, pp.69-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03382812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charpy Jacques (dir.), Un ingénieur de la marine au temps des Lumières. Les carnets de Pierre Toufaire (1777-1794), Rennes, PUR, 2011, 628 p. (compte-rendu de lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 126-3</w:t>
+              <w:t xml:space="preserve">, 2012, pp.210-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...760 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05106283v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03382812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position de thèse. De la terre à la mer : la construction navale militaire française et ses réseaux économiques au XVIIIe siècle</w:t>
               </w:r>
@@ -4721,246 +4721,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Appréhender et maîtriser les arrière-pays portuaires militaires. Les missions du commissaire de la marine Chabert de l'Isle au début du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Le Mao et Philippe Meyzie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'approvisionnement des villes portuaires en Europe du XVIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris-Sorbonne, pp.377-391, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05128284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources coloniales et enjeux militaires : construction, légitimation et rejet des savoirs sur les bois américains dans la communauté savante et technicienne maritime française, fin XVIIe-XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pilar González Bernaldo, Liliane Hilaire Pérez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les savoirs-mondes. Mobilités et circulation des savoirs depuis le Moyen-Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.159-171, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03489389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Puissance navale et réseaux consulaires. L'action des consuls français en Italie et sur les marges occidentales de l'Empire ottoman au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia Marzagalli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Consuls en Méditerranée, agents d'information XVIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.179-199, 2015, Les Méditerranées, 978-2-8124-3545-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05117592v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-03489389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insertion de la France sur le marché international des navals stores au XVIIIe siècle</w:t>
               </w:r>
@@ -5264,523 +5264,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise des Eaux et Forêt</w:t>
+                <w:t xml:space="preserve">Conseil de la Marine (de 1788)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des institutions maritimes et littorales de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.194-195</w:t>
+              <w:t xml:space="preserve">, 2023, pp.103-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05087427v1</w:t>
+                <w:t xml:space="preserve">halshs-05087432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseil de la Marine (de 1788)</w:t>
+                <w:t xml:space="preserve">Commissariat de la Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des institutions maritimes et littorales de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.103-104</w:t>
+              <w:t xml:space="preserve">, 2023, pp.95-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05087432v1</w:t>
+                <w:t xml:space="preserve">halshs-05087419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commissariat de la Marine</w:t>
+                <w:t xml:space="preserve">Intendance de Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des institutions maritimes et littorales de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.95-96</w:t>
+              <w:t xml:space="preserve">, 2023, pp.182-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05087419v1</w:t>
+                <w:t xml:space="preserve">halshs-05087426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intendance de Marine</w:t>
+                <w:t xml:space="preserve">Comité de Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des institutions maritimes et littorales de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.182-183</w:t>
+              <w:t xml:space="preserve">, 2023, pp.87-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05087426v1</w:t>
+                <w:t xml:space="preserve">halshs-05085722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magasin général de la Marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Plouviez</w:t>
+                <w:t xml:space="preserve">Arsenal (époques médiévale et moderne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des institutions maritimes et littorales de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.194</w:t>
+              <w:t xml:space="preserve">, 2023, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05087428v1</w:t>
+                <w:t xml:space="preserve">halshs-05085714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comité de Marine</w:t>
+                <w:t xml:space="preserve">Magasin général de la Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des institutions maritimes et littorales de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.87-88</w:t>
+              <w:t xml:space="preserve">, 2023, pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05085722v1</w:t>
+                <w:t xml:space="preserve">halshs-05087428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenal (époques médiévale et moderne)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Martin</w:t>
+                <w:t xml:space="preserve">Maîtrise des Eaux et Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des institutions maritimes et littorales de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.40-43</w:t>
+              <w:t xml:space="preserve">, 2023, pp.194-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05085714v1</w:t>
+                <w:t xml:space="preserve">halshs-05087427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases et stations navales européennes dans le monde, XVIIIe-XXe siècle</w:t>
               </w:r>
@@ -6115,51 +6115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6DD3F6A"/>
+    <w:nsid w:val="62527912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6346,51 +6346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-plouviez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3499-6494" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143147668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161459v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plouviez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b8x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324865v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083572v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6917" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.9990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6293" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0843871419862159International" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03576821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2017.1366986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YEVT9262" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WWQS3815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.8180" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03543876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05049789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WLLC5969" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12876" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03382812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05042437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NZCV4894" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.1816" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083699v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03579578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichevin Herv&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Szulman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.5008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05086688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110347v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129516v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marnot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03642758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/l-ocean-a-decouvert/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar_url?url=https://www.cairn.info/load_pdf.php%3FID_ARTICLE%3DPUF_HILAI_2016_03_0297%26download%3D1%26from-feuilleteur%3D1&amp;amp;hl=fr&amp;amp;sa=T&amp;amp;oi=gsb&amp;amp;ct=res&amp;amp;cd=0&amp;amp;d=2573627328316563403&amp;amp;ei=I0MWYqawJ4mUy9YPxIaL2AQ&amp;amp;scisig=AAGBfm3rE913ByD_nWaYFcVziNtJykNWQQ" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.hilai.2016.03.0297" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128284v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03489389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087426v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453443v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05113427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-plouviez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3499-6494" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143147668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324865v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plouviez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161459v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b8x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083572v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6917" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.9990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6293" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0843871419862159International" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03576821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2017.1366986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YEVT9262" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WWQS3815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03543876v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.8180" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05049789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WLLC5969" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12876" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03382812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05042437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NZCV4894" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.1816" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083699v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03579578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichevin Herv&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Szulman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.5008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05086688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110347v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129516v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marnot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03642758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/l-ocean-a-decouvert/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar_url?url=https://www.cairn.info/load_pdf.php%3FID_ARTICLE%3DPUF_HILAI_2016_03_0297%26download%3D1%26from-feuilleteur%3D1&amp;amp;hl=fr&amp;amp;sa=T&amp;amp;oi=gsb&amp;amp;ct=res&amp;amp;cd=0&amp;amp;d=2573627328316563403&amp;amp;ei=I0MWYqawJ4mUy9YPxIaL2AQ&amp;amp;scisig=AAGBfm3rE913ByD_nWaYFcVziNtJykNWQQ" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.hilai.2016.03.0297" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03489389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087432v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087428v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453443v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05113427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>