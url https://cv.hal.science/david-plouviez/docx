--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -4325,173 +4325,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux origines d’un bureau de l’artillerie au Secrétariat d’État à la Marine ? Produire, interpréter et diffuser l’information technique sous l’administration Maurepas (1723-1749)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jörg Albert, Sylviane Llinarès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Liasse et la Plume. Les bureaux du secrétariat d'Etat à la Marine sous l’Ancien Régime (1669-1792). Organisation, personnels et attributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.111-128, 2017, 978-2-7535-5188-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03362230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un ingénieur de la Marine à l'école des constructeurs du &amp;quot;commerce&amp;quot; : Chevillard le cadet à Saint-Malo pendant la guerre d'Indépendance américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Plouviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Blond, Liliane Hilaire-Pérez, Michèle Virol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités d'ingénieurs en Europe, XVe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.101-127, 2017, 978-2-7535-5912-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03362234v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03362230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre sur mer au vent de l'histoire</w:t>
               </w:r>
@@ -6115,51 +6115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62527912"/>
+    <w:nsid w:val="8BF20E5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6346,51 +6346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-plouviez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3499-6494" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143147668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324865v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plouviez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161459v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b8x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083572v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6917" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.9990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6293" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0843871419862159International" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03576821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2017.1366986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YEVT9262" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WWQS3815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03543876v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.8180" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05049789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WLLC5969" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12876" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03382812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05042437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NZCV4894" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.1816" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083699v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03579578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichevin Herv&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Szulman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.5008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05086688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110347v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129516v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marnot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03642758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/l-ocean-a-decouvert/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar_url?url=https://www.cairn.info/load_pdf.php%3FID_ARTICLE%3DPUF_HILAI_2016_03_0297%26download%3D1%26from-feuilleteur%3D1&amp;amp;hl=fr&amp;amp;sa=T&amp;amp;oi=gsb&amp;amp;ct=res&amp;amp;cd=0&amp;amp;d=2573627328316563403&amp;amp;ei=I0MWYqawJ4mUy9YPxIaL2AQ&amp;amp;scisig=AAGBfm3rE913ByD_nWaYFcVziNtJykNWQQ" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.hilai.2016.03.0297" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03489389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087432v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087428v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453443v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05113427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-plouviez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3499-6494" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143147668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05324865v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Plouviez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161459v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b8x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083572v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.6917" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372350v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.9990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.6293" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.4640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19552343-14000008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0843871419862159International" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03576821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2017.1366986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YEVT9262" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WWQS3815" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03543876v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.8180" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05049789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WLLC5969" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12876" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03382812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05106283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05042437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/NZCV4894" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.1816" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05104309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126635v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03354745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083699v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03579578v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichevin Herv&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Szulman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.5008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05086688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110347v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129516v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marnot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05083471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03642758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/l-ocean-a-decouvert/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/scholar_url?url=https://www.cairn.info/load_pdf.php%3FID_ARTICLE%3DPUF_HILAI_2016_03_0297%26download%3D1%26from-feuilleteur%3D1&amp;amp;hl=fr&amp;amp;sa=T&amp;amp;oi=gsb&amp;amp;ct=res&amp;amp;cd=0&amp;amp;d=2573627328316563403&amp;amp;ei=I0MWYqawJ4mUy9YPxIaL2AQ&amp;amp;scisig=AAGBfm3rE913ByD_nWaYFcVziNtJykNWQQ" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.hilai.2016.03.0297" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03489389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05117592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05128264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05126641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087432v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087428v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453443v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05113427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>