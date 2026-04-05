--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Pointcheval </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Among New CCA Security Notions for Approximate FHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Brzuska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/aee0iv7sf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Homomorphic Evaluation of Boolean Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.302 - 341. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2024.i3.302-341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Multi-Client Functional Encryption with Strong Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schädlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/andkp2fgx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Tightness of Forward-Secure Signature Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.84-150. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00145-018-9283-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique for compacting ciphertext in multi-channel broadcast encryption and attribute-based encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 723, pp.51 - 72. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible e-cash made practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2015.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-key encryption indistinguishable under plaintext-checkable attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (6), pp.288-303. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2015.0500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger ses données sur le cloud : utopie ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Smooth Projective Hash Functions and One-Round Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptology ePrint Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA broadcast encryption with constant-size secret keys and ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Fayyaz Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.251-265. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-013-0190-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-Box Trace&Revoke Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Q. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (3), pp.418-448. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-012-9702-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Blind Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.627-661. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCS-130477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Password-Based Authentication in TLS using the Three-Party Group Diffie-Hellman Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Security and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3/4), pp.284-296. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSN.2007.013181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Authenticated Key Exchange in the Three-Party Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings - Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 153 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ip-ifs:20055073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-client Functional Encryption with Public Inputs and Strong Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography – IACR PKC 2025 - 28th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Røros, Norway. pp.68-101, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91826-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-client Attribute-Based and Predicate Encryption from Standard Assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schädlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCC 2024 - 22nd Theory of Cryptography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.31-64, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78020-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Universally-Verifiable Electronic Voting with Everlasting Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2024 - The 14th Conference on Security in Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amalfi, Italy. pp.323-344, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71070-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute-Based Signatures with Advanced Delegation, and Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delerablée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïck Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2024 - Cryptographers' Track at RSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Francisco California, United States. pp.224-248, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58868-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing a Linear Subspace: Application to Linearly-Homomorphic Group Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schädlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2023 - 26th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Atlanta (GA), United States. pp.312-341, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31368-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Security Notion for Decentralized Multi-Client Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cryptography and Network Security. ACNS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.336-365, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33491-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-Homomorphic Signatures for Short Randomizable Proofs of Subset Membership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Joint Conference on Electronic Voting (E-Vote-ID '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifiable Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Guanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeT a CAKE: Generic Transformations from Key Encaspulation Mechanisms to Password Authenticated Key Exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Beguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ricosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Applied Cryptography and Network Security (ACNS '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.516-538, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33491-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covercrypt: an Efficient Early-Abort KEM for Hidden Access Policies with Traceability from the DDH and LWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Brézot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2023 - 28th European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Client Functional Encryption with Fine-Grained Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiacrypt 2022 - 28th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22963-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Constant-Size Multi-authority Credentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2022 - 13th conference on security and cryptography for networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amalfi, Italy. pp.411-434, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14791-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key-Policy ABE With Switchable Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delerablée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïck Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2022 - Security and Cryptography for Networks: 13th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amalfi, Italy. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14791-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyOPE: Malicious SecuritY for Oblivious Polynomial Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2022 - 13th Conference on Cryptography and Security for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amalfi, Italy. pp.663-686, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14791-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Quantum and UC-secure Oblivious Transfer from SPHF with Grey Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Client Inner-Product Functional Encryption with an Application to Money-Laundering Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CCS- Computer and Communications Security 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Analysis of Improved EDHOC Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772082v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Decision Forest Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2021 - 16th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Vienna, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3465481.3465763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Verifiable Computation on Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2020 - 23rd IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Edinburgh / Virtual, United Kingdom. pp.124-154, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45388-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-Homomorphic Signatures and Scalable Mix-Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2020 - IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Edinburgh / Virtual, United Kingdom. pp.597-627, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45388-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Client Inner-Product Functional Encryption in the Random-Oracle Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Soleimanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2020 - 12th International Conference Security and Cryptography for Networks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Amalfi / Virtual, Italy. pp.525-545, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57990-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Decentralized Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2020 - 40th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santa Barbara / Virtual, United States. pp.747-775, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-56784-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Inner Product Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2020 - Topics in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.564-585, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40186-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Encrypted Machine Learning using Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbounded Inner-Product Functional Encryption with Succinct Keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2019 - 17th International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bogota, Colombia. pp.426-441, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21568-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Evaluation of Quadratic Polynomials on Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2019 - International Conference on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, New York, United States. pp.87-106, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30215-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible E-Cash from Constrained Pseudo-Random Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT 2019 - 25th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kobe, Japan. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34578-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Plaintext-Equality of Low-Entropy Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2018 - 16th International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93387-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Security of Randomizable Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2018 - The Cryptographers' Track at the RSA Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76953-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Leakage of Corrupted Garbled Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProvSec 2018 - 12th International Conference on Provable Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jeju, South Korea. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01446-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT '18 - 24th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03329-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Strategy-Resistant Privacy-Preserving Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98989-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Password-Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Reyzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Yakoubov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2018 - 37th Annual International Conference on the Theory and Applications of Cryptographic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tel Aviv, Israel. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78372-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homomorphic-Policy Attribute-Based Key Encapsulation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Information Security (ISC '17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Ho Chi Minh, Vietnam. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69659-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTBPEKE: Verifier-based Two-Basis Password Exponential Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3052973.3053026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the Strong RSA Assumption from Arguments over the Integers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2017 - 36th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56614-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Computing for Handling Strong Corruptions in Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Boldyreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSF 2017 - 30th IEEE Computer Security Foundations Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santa Barbara, CA, United States. pp.159 - 175, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSF.2017.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Encryption with Oblivious Helper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3052973.3052996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut Down the Tree to Achieve Constant Complexity in Divisible E-Cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography - PKC 2017 - 20th International Conference on Practice and Theory in Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Amsterdam, Netherlands. pp.61-90, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54365-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Erasures with Explainable Hash Proof Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography - PKC 2017 - 20th International Conference on Practice and Theory in Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Amsterdam, Netherlands. pp.151-174, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54365-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Password-Protected Secret Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2016 - 21st European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.61-79, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45741-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legally Fair Contract Signing Without Keystones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ferradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Maimut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2016 - 14th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Guildford, United Kingdom. pp.175 - 190, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39555-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Whole is Less Than the Sum of Its Parts: Constructing More Efficient Lattice-Based AKEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael del Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Lyubashevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2016 - 10th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Amalfi, Italy. pp.273 - 291, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44618-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption Switching Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crypto 2016 - 36th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53018-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Randomizable Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryptographers' Track at the RSA Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.111 - 126, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29485-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Key Encryption Indistinguishable Under Plaintext-Checkable Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.332-352, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Pseudo-Random Number Generators with Input Secure Against Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ruhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28166-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Functional Encryption Schemes for Inner Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.733-751, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Divisible E-Cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28166-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible E-Cash Made Practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.77-100, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctions for Hash Proof Systems: New Constructions and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sofia, Bulgaria. pp.69-100, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46803-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Zero-Knowledge Arguments and Applications to the Malicious Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeteck Wee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Santa Barbara, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48000-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Distributed Computation on Private Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Delegation of Zero-Knowledge Proofs of Knowledge in a Pairing-Friendly Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina. pp.167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward Secure Non-Interactive Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amalfi, Italy. pp.21-39, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10879-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHF-Friendly Non-Interactive Commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bangalore, India. pp.214-234, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-42033-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Improvement of Lindell's UC-Secure Commitment Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2013 - 11th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Banff, Canada. pp.534-551, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38980-1_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient UC-Secure Authenticated Key-Exchange for Algebraic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2013 - 16th International Conference on Practice and Theory in Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Nara, Japan. pp.272-291, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36362-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tighter Reductions for Forward-Secure Signature Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography (PKC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Nara, Japan. pp.292-311, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36362-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-channel broadcast encryption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS '13 Proceedings of the 8th ACM SIGSAC symposium on Information, computer and communications security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hangzhou, China. pp.277-286, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484313.2484348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Techniques for SPHFs and Efficient One-Round PAKE Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2013 - 33rd Annual Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa Barbara, CA, United States. pp.449-475, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40041-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Analysis of Pseudo-Random Number Generators with Input: /dev/random is not Robust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniy Dodis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ruhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wichs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CCS 2013 - 20th ACM Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508859.2516653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2012 - 15th International Conference on Practice and Theory in Public Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.390-397, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30057-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message-Based Traitor Tracing with Optimal Ciphertext Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATINCRYPT 2012 - 2nd International Conference on Cryptology and Information Security in Latin America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.56-77, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33481-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Dynamic Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.166-183, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA Broadcast Encryption with Constant-Size Secret Keys and Ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak F. Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2012 - 17th Australasian Conference Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Wollongong, Australia. pp.308-321, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31448-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verified security of redundancy-free encryption from Rabin and RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Zanella-Béguelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS '12 - ACM conference on Computer and communications security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Raleigh, NC, United States. pp.724-735, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2382196.2382272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Round-Optimal Partially-Blind Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.95-112, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-Optimal Privacy-Preserving Protocols with Smooth Projective Hash Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCC 2012 - Ninth IACR Theory of Cryptography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Taormina, Italy. pp.94-112, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28914-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures on Randomizable Ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2011 - Proceedings of the 2011 International Conference on Practice and Theory in Public Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Taormina, Italy. pp.403-422, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19379-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributory Password-Authenticated Group Key Exchange with Join Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Granboulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Francisco, United States. pp.142-160, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19074-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Notions for Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2011 - 9th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nerja, Spain. pp.377-394, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21554-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated Traceable Anonymous Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Cryptology and Information Security (LatinCrypt '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Puebla, Mexico. pp.40--60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Cryptography from Weak Secrets - Building Efficient PKE and IBE from Distributed Passwords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third African International Conference on Cryptology (AfricaCrypt '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Stellenbosch, South Africa. pp.297--315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Group Key Exchange with On-Demand Computation of Subgroup Keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Manulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third African International Conference on Cryptology (AfricaCrypt '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stellenbosch, South Africa. pp.351--368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferable Constant-Size Fair E-Cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Workshop on Cryptology and Network Security (CANS '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kanazawa, Ishikawa, Japan. pp.226--247, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10433-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Authenticated Group Key Agreement with Adaptive Security and Contributiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second African International Conference on Cryptology (AfricaCrypt '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Gammarth - Tunisie, Tunisia. pp.254--271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs on Encrypted Values in Bilinear Groups and an Application to Anonymity of Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Pairing-based Cryptography (Pairing 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Palo Alto, California, United States. pp.132-149, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03298-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Public-Key Cryptography from Weak Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Practice and Theory in Public-Key Cryptography (PKC '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Irvine, California, USA, United States. pp.139--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Randomness Extraction from a Diffie-Hellman Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology -- Proceedings of EUROCRYPT '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cologne, Allemagne, Germany. pp.572--589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Projective Hashing for Conditionally Extractable Commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology -- Proceedings of CRYPTO '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Santa-Barbara, Californie, United States. pp.671--689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Threshold Public-Key Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delerablée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology -- Proceedings of CRYPTO '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Santa-Barbara, Californie, United States. pp.317--334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous and Transparent Gateway-based Password-Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Cryptology and Network Security (CANS '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hong-Kong, China. pp.133--148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Proxy Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amalfi, Italie, Italy. pp.201--217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Two-Party Password-Based Key Exchange Protocols in the UC Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryptographers' Track at RSA Conference '08 (CT-RSA '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Francisco, Californie, Germany. pp.335--351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Factor Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Applied Cryptography and Network Security (ACNS '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, New-York, Etats-Unis, United States. pp.277--295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Anonymity Notions for Identity-Based Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amalfi, Italie, Italy. pp.375--391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMAC is a Randomness Extractor and Applications to TLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd ACM Symposium on InformAtion, Computer and Communications Security (ASIACCS '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tokyo, Japon, Japan. pp.21--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of the Boneh and Shacham Group Signature Scheme to Biometric Authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Workshop on Security (IWSEC '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Kagawa, Japon, Japan. pp.219--230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Study of the Privacy Concerns in Biometric-based Remote Authentication Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Information Security Practice and Experience Conference (ISPEC '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sydney, Australie, Australia. pp.56--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably secure password-based authentication in TLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 ACM Symposium - ASIACCS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Taipei, Taiwan. pp.35, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1128817.1128827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Twist-AUgmented technique for key exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Theory and Practice of Public Key Cryptology - PKC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, New York, USA, pp.410-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Password-Based Group Key Exchange Protocol in the Standard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Shanghai, China. pp.332-347, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11935230_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Group Key Exchange in a Constant Number of Rounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Key Cryptography - PKC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, New York, United States. pp.427-442, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11745853_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Authenticated Key Exchange in the Three-Party Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Key Cryptography - PKC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Les Diablerets, Switzerland. pp.65-84, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30580-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Threshold Authenticated Key Exchange from Short Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Chennai, India. pp.566-584, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11593447_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Time Verifier-Based Encrypted Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Key Cryptography - PKC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Les Diablerets, Switzerland. pp.47-64, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30580-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Password-Based Encrypted Key Exchange Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, San Francisco, United States. pp.191-208, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30574-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold Cryptosystems Secure against Chosen-Ciphertext Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2001, 7th International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Gold Coast, Australia. pp.351-368, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45682-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multi-candidate election system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poupard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twentieth Annual ACM Symposium on Principles of Distributed Computing : PODC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Newport, Rhode Island, United States. pp.274-283, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/383962.384044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Cryptology -- AFRICACRYPT 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Nitaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tajjeeddine Rachidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Cryptology – AFRICACRYPT 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Pointcheval; Damien Vergnaud. Springer, 8469, pp.476, 2014, Lecture Notes in Computer Science, 978-3-319-06733-9. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06734-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Pointcheval and Thomas Johansson. Springer, 7237, 755 p., 2012, Lecture Notes in Computer Science, 978-3-642-29010-7. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on Practice and Theory in Public Key Cryptography (PKC '10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phong Q. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Phong Q. and Pointcheval, David. Springer, 6056, pp.519, 2010, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on Applied Cryptography and Network Security (ACNS '09)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdalla, Michel and Pointcheval, David and Fouque, Pierre-Alain and Vergnaud, Damien. Springer, 5536, pp.534, 2009, LNCS, 978-3-642-01957-9. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01957-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Signature with Stepping Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Naccache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Security: From Theory to Applications : Essays Dedicated to Jean-Jacques Quisquater on the Occasion of His 65th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6805, Springer, pp.108-131, 2012, LNCS - Lecture Notes in Computer Science, 978-3-642-28367-3. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28368-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotomic Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Naccache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Security: From Theory to Applications : Essays Dedicated to Jean-Jacques Quisquater on the Occasion of His 65th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6805, Springer, pp.143-155, 2012, LNCS - Lecture Notes in Computer Science, 978-3-642-28367-3. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28368-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSA Public-Key Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henk C. A. van Tilborg and Sushil Jajodia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Cryptography and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1069-1072, 2011, 978-1-4419-5905-8. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-5906-5_153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Some Incompatible Properties of Voting Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevallier-Mames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Chaum, R. Rivest, M. Jakobsson, B. Schoenmakers, P. Ryan, and J. Benaloh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Trustworthy Elections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6000, springer, pp.191--199, 2010, lncs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Anonymity Notions for Identity-Based Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Cortier and C. Kirchner and M. Okada and H. Sakurada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal to Practical Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 5458, Springer-Verlag, pp.138--157, 2009, Lecture notes in computer science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Consecutive Delegation of Signing Rights: Unifying Group and Proxy Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Cortier and C. Kirchner and M. Okada and H. Sakurada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal to Practical Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 5458, Springer-Verlag, pp.95--116, 2009, Lecture notes in computer science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Privacy Guarantees for Stochastic Gradient Langevin Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIANN: Low-Interaction Privacy-Preserving Deep Learning via Function Secret Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Tightness of Forward-Secure Signature Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Report 2017/746, IACR Cryptology ePrint Archive. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Reyzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Yakoubov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2017/1111, IACR Cryptology ePrint Archive. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better Security for Functional Encryption for Inner Product Evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2016/011, IACR. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homomorphic-Policy Attribute-Based Key Encapsulation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2016/1089, IACR Cryptology ePrint Archive. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Password-Protected Secret Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2016/123, IACR. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Functional Encryption Schemes for Inner Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/017, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Divisible E-cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/300, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Zero-Knowledge Arguments and Applications to the Malicious Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeteck Wee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/246, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Techniques for SPHFs and Efficient One-Round PAKE Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/188, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Delegation of Zero-Knowledge Proofs of Knowledge in a Pairing-Friendly Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/278, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tighter Reductions for Forward-Secure Signature Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/196, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Distributed Computation on Private Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/1196, IACR Cryptology ePrint Archive. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Key Encryption Indistinguishable Under Plaintext-Checkable Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/609, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible E-Cash Made Practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/785, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Erasures with Explainable Hash Proof Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/125, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifier-Based Password-Authenticated Key Exchange: New Models and Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2013/833, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctions for Hash Proof Systems: New Constructions and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/483, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd - Schémas symétriques prouvés sûrs contre les attaques par canaux auxiliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ruhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01345992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Pointcheval </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Among New CCA Security Notions for Approximate FHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Brzuska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/aee0iv7sf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Homomorphic Evaluation of Boolean Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.302 - 341. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2024.i3.302-341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Multi-Client Functional Encryption with Strong Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schädlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/andkp2fgx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Tightness of Forward-Secure Signature Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.84-150. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00145-018-9283-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique for compacting ciphertext in multi-channel broadcast encryption and attribute-based encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 723, pp.51 - 72. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible e-cash made practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2015.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-key encryption indistinguishable under plaintext-checkable attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (6), pp.288-303. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2015.0500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger ses données sur le cloud : utopie ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Smooth Projective Hash Functions and One-Round Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptology ePrint Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-Box Trace&Revoke Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Q. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (3), pp.418-448. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-012-9702-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA broadcast encryption with constant-size secret keys and ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Fayyaz Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.251-265. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-013-0190-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Blind Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.627-661. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCS-130477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Password-Based Authentication in TLS using the Three-Party Group Diffie-Hellman Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Security and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3/4), pp.284-296. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSN.2007.013181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Authenticated Key Exchange in the Three-Party Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings - Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 153 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ip-ifs:20055073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-client Functional Encryption with Public Inputs and Strong Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography – IACR PKC 2025 - 28th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Røros, Norway. pp.68-101, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91826-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-client Attribute-Based and Predicate Encryption from Standard Assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schädlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCC 2024 - 22nd Theory of Cryptography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.31-64, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78020-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Universally-Verifiable Electronic Voting with Everlasting Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2024 - The 14th Conference on Security in Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amalfi, Italy. pp.323-344, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71070-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute-Based Signatures with Advanced Delegation, and Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delerablée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïck Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2024 - Cryptographers' Track at RSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Francisco California, United States. pp.224-248, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58868-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Security Notion for Decentralized Multi-Client Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cryptography and Network Security. ACNS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.336-365, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33491-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing a Linear Subspace: Application to Linearly-Homomorphic Group Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schädlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2023 - 26th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Atlanta (GA), United States. pp.312-341, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31368-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-Homomorphic Signatures for Short Randomizable Proofs of Subset Membership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Joint Conference on Electronic Voting (E-Vote-ID '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifiable Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Guanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeT a CAKE: Generic Transformations from Key Encaspulation Mechanisms to Password Authenticated Key Exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Beguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ricosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Applied Cryptography and Network Security (ACNS '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.516-538, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33491-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covercrypt: an Efficient Early-Abort KEM for Hidden Access Policies with Traceability from the DDH and LWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Brézot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2023 - 28th European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Client Functional Encryption with Fine-Grained Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiacrypt 2022 - 28th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22963-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Constant-Size Multi-authority Credentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2022 - 13th conference on security and cryptography for networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amalfi, Italy. pp.411-434, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14791-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key-Policy ABE With Switchable Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delerablée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïck Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2022 - Security and Cryptography for Networks: 13th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amalfi, Italy. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14791-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Quantum and UC-secure Oblivious Transfer from SPHF with Grey Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyOPE: Malicious SecuritY for Oblivious Polynomial Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2022 - 13th Conference on Cryptography and Security for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amalfi, Italy. pp.663-686, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14791-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Client Inner-Product Functional Encryption with an Application to Money-Laundering Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CCS- Computer and Communications Security 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Analysis of Improved EDHOC Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772082v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Decision Forest Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2021 - 16th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Vienna, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3465481.3465763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Verifiable Computation on Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2020 - 23rd IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Edinburgh / Virtual, United Kingdom. pp.124-154, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45388-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-Homomorphic Signatures and Scalable Mix-Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2020 - IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Edinburgh / Virtual, United Kingdom. pp.597-627, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45388-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Client Inner-Product Functional Encryption in the Random-Oracle Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Soleimanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2020 - 12th International Conference Security and Cryptography for Networks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Amalfi / Virtual, Italy. pp.525-545, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57990-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Decentralized Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2020 - 40th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santa Barbara / Virtual, United States. pp.747-775, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-56784-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Inner Product Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2020 - Topics in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.564-585, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40186-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Encrypted Machine Learning using Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Evaluation of Quadratic Polynomials on Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2019 - International Conference on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, New York, United States. pp.87-106, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30215-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbounded Inner-Product Functional Encryption with Succinct Keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2019 - 17th International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bogota, Colombia. pp.426-441, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21568-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible E-Cash from Constrained Pseudo-Random Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT 2019 - 25th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kobe, Japan. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34578-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Plaintext-Equality of Low-Entropy Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2018 - 16th International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93387-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Leakage of Corrupted Garbled Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProvSec 2018 - 12th International Conference on Provable Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jeju, South Korea. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01446-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT '18 - 24th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03329-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Security of Randomizable Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2018 - The Cryptographers' Track at the RSA Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76953-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Strategy-Resistant Privacy-Preserving Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98989-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Password-Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Reyzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Yakoubov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2018 - 37th Annual International Conference on the Theory and Applications of Cryptographic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tel Aviv, Israel. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78372-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homomorphic-Policy Attribute-Based Key Encapsulation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Information Security (ISC '17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Ho Chi Minh, Vietnam. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69659-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTBPEKE: Verifier-based Two-Basis Password Exponential Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3052973.3053026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Computing for Handling Strong Corruptions in Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Boldyreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSF 2017 - 30th IEEE Computer Security Foundations Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santa Barbara, CA, United States. pp.159 - 175, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSF.2017.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the Strong RSA Assumption from Arguments over the Integers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2017 - 36th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56614-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Encryption with Oblivious Helper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3052973.3052996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut Down the Tree to Achieve Constant Complexity in Divisible E-Cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography - PKC 2017 - 20th International Conference on Practice and Theory in Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Amsterdam, Netherlands. pp.61-90, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54365-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Erasures with Explainable Hash Proof Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography - PKC 2017 - 20th International Conference on Practice and Theory in Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Amsterdam, Netherlands. pp.151-174, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54365-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Password-Protected Secret Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2016 - 21st European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.61-79, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45741-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legally Fair Contract Signing Without Keystones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ferradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Maimut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2016 - 14th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Guildford, United Kingdom. pp.175 - 190, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39555-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Whole is Less Than the Sum of Its Parts: Constructing More Efficient Lattice-Based AKEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael del Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Lyubashevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2016 - 10th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Amalfi, Italy. pp.273 - 291, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44618-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption Switching Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crypto 2016 - 36th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53018-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Randomizable Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryptographers' Track at the RSA Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.111 - 126, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29485-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Key Encryption Indistinguishable Under Plaintext-Checkable Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.332-352, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Pseudo-Random Number Generators with Input Secure Against Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ruhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28166-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Divisible E-Cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28166-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Functional Encryption Schemes for Inner Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.733-751, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible E-Cash Made Practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.77-100, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctions for Hash Proof Systems: New Constructions and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sofia, Bulgaria. pp.69-100, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46803-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Zero-Knowledge Arguments and Applications to the Malicious Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeteck Wee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Santa Barbara, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48000-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Distributed Computation on Private Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Delegation of Zero-Knowledge Proofs of Knowledge in a Pairing-Friendly Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina. pp.167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward Secure Non-Interactive Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amalfi, Italy. pp.21-39, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10879-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHF-Friendly Non-Interactive Commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bangalore, India. pp.214-234, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-42033-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Improvement of Lindell's UC-Secure Commitment Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2013 - 11th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Banff, Canada. pp.534-551, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38980-1_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient UC-Secure Authenticated Key-Exchange for Algebraic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2013 - 16th International Conference on Practice and Theory in Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Nara, Japan. pp.272-291, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36362-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tighter Reductions for Forward-Secure Signature Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography (PKC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Nara, Japan. pp.292-311, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36362-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-channel broadcast encryption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS '13 Proceedings of the 8th ACM SIGSAC symposium on Information, computer and communications security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hangzhou, China. pp.277-286, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484313.2484348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Techniques for SPHFs and Efficient One-Round PAKE Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2013 - 33rd Annual Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa Barbara, CA, United States. pp.449-475, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40041-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Analysis of Pseudo-Random Number Generators with Input: /dev/random is not Robust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniy Dodis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ruhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wichs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CCS 2013 - 20th ACM Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508859.2516653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2012 - 15th International Conference on Practice and Theory in Public Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.390-397, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30057-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message-Based Traitor Tracing with Optimal Ciphertext Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATINCRYPT 2012 - 2nd International Conference on Cryptology and Information Security in Latin America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.56-77, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33481-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Dynamic Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.166-183, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA Broadcast Encryption with Constant-Size Secret Keys and Ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak F. Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2012 - 17th Australasian Conference Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Wollongong, Australia. pp.308-321, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31448-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verified security of redundancy-free encryption from Rabin and RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Zanella-Béguelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS '12 - ACM conference on Computer and communications security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Raleigh, NC, United States. pp.724-735, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2382196.2382272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Round-Optimal Partially-Blind Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.95-112, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-Optimal Privacy-Preserving Protocols with Smooth Projective Hash Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCC 2012 - Ninth IACR Theory of Cryptography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Taormina, Italy. pp.94-112, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28914-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures on Randomizable Ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2011 - Proceedings of the 2011 International Conference on Practice and Theory in Public Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Taormina, Italy. pp.403-422, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19379-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributory Password-Authenticated Group Key Exchange with Join Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Granboulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Francisco, United States. pp.142-160, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19074-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Notions for Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2011 - 9th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nerja, Spain. pp.377-394, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21554-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated Traceable Anonymous Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Cryptology and Information Security (LatinCrypt '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Puebla, Mexico. pp.40--60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Cryptography from Weak Secrets - Building Efficient PKE and IBE from Distributed Passwords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third African International Conference on Cryptology (AfricaCrypt '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Stellenbosch, South Africa. pp.297--315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Group Key Exchange with On-Demand Computation of Subgroup Keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Manulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third African International Conference on Cryptology (AfricaCrypt '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stellenbosch, South Africa. pp.351--368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferable Constant-Size Fair E-Cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Workshop on Cryptology and Network Security (CANS '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kanazawa, Ishikawa, Japan. pp.226--247, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10433-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Authenticated Group Key Agreement with Adaptive Security and Contributiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second African International Conference on Cryptology (AfricaCrypt '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Gammarth - Tunisie, Tunisia. pp.254--271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs on Encrypted Values in Bilinear Groups and an Application to Anonymity of Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Pairing-based Cryptography (Pairing 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Palo Alto, California, United States. pp.132-149, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03298-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Public-Key Cryptography from Weak Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Practice and Theory in Public-Key Cryptography (PKC '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Irvine, California, USA, United States. pp.139--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Randomness Extraction from a Diffie-Hellman Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology -- Proceedings of EUROCRYPT '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cologne, Allemagne, Germany. pp.572--589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Projective Hashing for Conditionally Extractable Commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology -- Proceedings of CRYPTO '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Santa-Barbara, Californie, United States. pp.671--689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Threshold Public-Key Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delerablée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology -- Proceedings of CRYPTO '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Santa-Barbara, Californie, United States. pp.317--334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous and Transparent Gateway-based Password-Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Cryptology and Network Security (CANS '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hong-Kong, China. pp.133--148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Proxy Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amalfi, Italie, Italy. pp.201--217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Two-Party Password-Based Key Exchange Protocols in the UC Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryptographers' Track at RSA Conference '08 (CT-RSA '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Francisco, Californie, Germany. pp.335--351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Factor Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Applied Cryptography and Network Security (ACNS '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, New-York, Etats-Unis, United States. pp.277--295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Anonymity Notions for Identity-Based Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amalfi, Italie, Italy. pp.375--391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMAC is a Randomness Extractor and Applications to TLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd ACM Symposium on InformAtion, Computer and Communications Security (ASIACCS '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tokyo, Japon, Japan. pp.21--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of the Boneh and Shacham Group Signature Scheme to Biometric Authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Workshop on Security (IWSEC '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Kagawa, Japon, Japan. pp.219--230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Study of the Privacy Concerns in Biometric-based Remote Authentication Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Information Security Practice and Experience Conference (ISPEC '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sydney, Australie, Australia. pp.56--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably secure password-based authentication in TLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 ACM Symposium - ASIACCS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Taipei, Taiwan. pp.35, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1128817.1128827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Twist-AUgmented technique for key exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Theory and Practice of Public Key Cryptology - PKC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, New York, USA, pp.410-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Password-Based Group Key Exchange Protocol in the Standard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Shanghai, China. pp.332-347, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11935230_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Group Key Exchange in a Constant Number of Rounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Key Cryptography - PKC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, New York, United States. pp.427-442, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11745853_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Threshold Authenticated Key Exchange from Short Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Chennai, India. pp.566-584, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11593447_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Authenticated Key Exchange in the Three-Party Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Key Cryptography - PKC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Les Diablerets, Switzerland. pp.65-84, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30580-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Time Verifier-Based Encrypted Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Key Cryptography - PKC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Les Diablerets, Switzerland. pp.47-64, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30580-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Password-Based Encrypted Key Exchange Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, San Francisco, United States. pp.191-208, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30574-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold Cryptosystems Secure against Chosen-Ciphertext Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2001, 7th International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Gold Coast, Australia. pp.351-368, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45682-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multi-candidate election system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poupard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twentieth Annual ACM Symposium on Principles of Distributed Computing : PODC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Newport, Rhode Island, United States. pp.274-283, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/383962.384044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Cryptology -- AFRICACRYPT 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Nitaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tajjeeddine Rachidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Cryptology – AFRICACRYPT 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Pointcheval; Damien Vergnaud. Springer, 8469, pp.476, 2014, Lecture Notes in Computer Science, 978-3-319-06733-9. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06734-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Pointcheval and Thomas Johansson. Springer, 7237, 755 p., 2012, Lecture Notes in Computer Science, 978-3-642-29010-7. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on Practice and Theory in Public Key Cryptography (PKC '10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phong Q. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Phong Q. and Pointcheval, David. Springer, 6056, pp.519, 2010, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on Applied Cryptography and Network Security (ACNS '09)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdalla, Michel and Pointcheval, David and Fouque, Pierre-Alain and Vergnaud, Damien. Springer, 5536, pp.534, 2009, LNCS, 978-3-642-01957-9. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01957-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Signature with Stepping Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Naccache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Security: From Theory to Applications : Essays Dedicated to Jean-Jacques Quisquater on the Occasion of His 65th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6805, Springer, pp.108-131, 2012, LNCS - Lecture Notes in Computer Science, 978-3-642-28367-3. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28368-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotomic Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Naccache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Security: From Theory to Applications : Essays Dedicated to Jean-Jacques Quisquater on the Occasion of His 65th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6805, Springer, pp.143-155, 2012, LNCS - Lecture Notes in Computer Science, 978-3-642-28367-3. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28368-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSA Public-Key Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henk C. A. van Tilborg and Sushil Jajodia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Cryptography and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1069-1072, 2011, 978-1-4419-5905-8. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-5906-5_153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Some Incompatible Properties of Voting Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevallier-Mames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Chaum, R. Rivest, M. Jakobsson, B. Schoenmakers, P. Ryan, and J. Benaloh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Trustworthy Elections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6000, springer, pp.191--199, 2010, lncs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Anonymity Notions for Identity-Based Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Cortier and C. Kirchner and M. Okada and H. Sakurada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal to Practical Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 5458, Springer-Verlag, pp.138--157, 2009, Lecture notes in computer science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Consecutive Delegation of Signing Rights: Unifying Group and Proxy Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Cortier and C. Kirchner and M. Okada and H. Sakurada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal to Practical Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 5458, Springer-Verlag, pp.95--116, 2009, Lecture notes in computer science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Privacy Guarantees for Stochastic Gradient Langevin Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIANN: Low-Interaction Privacy-Preserving Deep Learning via Function Secret Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Tightness of Forward-Secure Signature Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Report 2017/746, IACR Cryptology ePrint Archive. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Reyzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Yakoubov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2017/1111, IACR Cryptology ePrint Archive. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homomorphic-Policy Attribute-Based Key Encapsulation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2016/1089, IACR Cryptology ePrint Archive. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better Security for Functional Encryption for Inner Product Evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2016/011, IACR. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Password-Protected Secret Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2016/123, IACR. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Functional Encryption Schemes for Inner Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/017, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Divisible E-cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/300, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Zero-Knowledge Arguments and Applications to the Malicious Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeteck Wee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/246, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Techniques for SPHFs and Efficient One-Round PAKE Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/188, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Delegation of Zero-Knowledge Proofs of Knowledge in a Pairing-Friendly Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/278, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tighter Reductions for Forward-Secure Signature Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/196, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Distributed Computation on Private Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/1196, IACR Cryptology ePrint Archive. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Key Encryption Indistinguishable Under Plaintext-Checkable Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/609, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible E-Cash Made Practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/785, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Erasures with Explainable Hash Proof Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/125, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifier-Based Password-Authenticated Key Exchange: New Models and Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2013/833, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctions for Hash Proof Systems: New Constructions and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/483, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd - Schémas symétriques prouvés sûrs contre les attaques par canaux auxiliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ruhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01345992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brzuska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aee0iv7sf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2024.i3.302-341" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sch&#228;dlich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/andkp2fgx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722996v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benhamouda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-018-9283-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Trinh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanders" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2015.0485" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2015.0500" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Fayyaz Shahandashti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Strefler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-013-0190-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC69RCSN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Q. Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9702-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQDDL4D6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Fuchsbauer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-130477" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevassut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo M&#246;ller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2007.013181" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-ifs:20055073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91826-1_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78020-2_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71070-4_15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delerabl&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Gouriou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58868-6_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04497276v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; H&#233;bant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31368-4_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33491-7_13" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Beguinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ricosset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rossi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33491-7_19" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04283160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Br&#233;zot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola de Perthuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910053v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22963-3_4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14791-3_18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14791-3_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Izabach&#232;ne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nitulescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14791-3_29" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772089v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bettaieb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bidoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cottier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772082v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03321368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bidoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3465763" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fiore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_21" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marival" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Soleimanian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57990-6_26" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chotard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour-Sans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Thanh Do" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40186-3_24" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ryffel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357165v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21568-2_21" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345627v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30215-3_5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34578-5_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93387-0_14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76953-0_17" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01446-9_1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668020v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour Sans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03329-3_24" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98989-1_17" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Reyzin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Yakoubov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78372-7_13" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69659-1_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3053026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471901v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couteau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peters" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56614-6_11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628797v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boldyreva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2017.31" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3052996" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54365-8_4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54365-8_7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380699v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cornejo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45741-3_4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ferradi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi G&#233;raud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Maimut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39555-5_10" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael del Pino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Lyubashevsky" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44618-9_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407341v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53018-4_12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377997v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29485-8_7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242003v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bela&#239;d" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ruhault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_31" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131971v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Caro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_33" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_14" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134006v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131994v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46803-6_3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoeteck Wee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48000-7_6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243278v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10879-7_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42033-7_12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865612v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38980-1_34" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6836N4QK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790633v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_18" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-52CQ58GL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790626v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_19" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VHZ1WDQ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864356v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484313.2484348" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864345v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40041-4_25" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6GHXLR6W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864431v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Dodis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wichs" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508859.2516653" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764515v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30057-8_23" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764847v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_10" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764852v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak F. Shahandashti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31448-3_23" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764871v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zanella-B&#233;guelin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2382196.2382272" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764863v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672939v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28914-9_6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542643v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19379-8_25" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GKV1M9RL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915828v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Granboulan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19074-2_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PXHRG0WK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109954v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21554-4_22" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XHBLDPN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539542v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539541v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manulis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539543v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10433-6_15" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419147v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Catalano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539544v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03298-1_10" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419149v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419148v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zimmer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419145v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419154v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419150v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419153v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419157v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419155v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419158v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419151v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419156v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Tang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391374v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128817.1128827" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103433v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391361v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11935230_22" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391427v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11745853_28" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391472v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391437v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11593447_31" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391460v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391456v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30574-3_14" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565272v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45682-1_21" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565273v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stern" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/383962.384044" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321052v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nitaj" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajjeeddine Rachidi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089517v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06734-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766147v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johansson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29011-4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Q. Nguyen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539538v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01957-9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110870v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_10" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110874v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_12" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763543v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-5906-5_153" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539539v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevallier-Mames" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stern" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419144v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419143v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547726v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02896127v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667150v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668008v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380726v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402517v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380730v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108287v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139400v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139320v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139395v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139397v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132190v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245235v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068416v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088999v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068442v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093876v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068420v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01345992v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brzuska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aee0iv7sf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2024.i3.302-341" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sch&#228;dlich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/andkp2fgx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722996v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benhamouda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-018-9283-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Trinh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanders" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2015.0485" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2015.0500" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Q. Ngo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9702-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQDDL4D6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Fayyaz Shahandashti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Strefler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-013-0190-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC69RCSN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Fuchsbauer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-130477" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevassut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo M&#246;ller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2007.013181" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-ifs:20055073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91826-1_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78020-2_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71070-4_15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delerabl&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Gouriou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58868-6_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33491-7_13" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04497276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; H&#233;bant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31368-4_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Beguinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ricosset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rossi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33491-7_19" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04283160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Br&#233;zot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola de Perthuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910053v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22963-3_4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14791-3_18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14791-3_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772089v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bettaieb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bidoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cottier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Izabach&#232;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nitulescu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14791-3_29" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772082v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03321368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bidoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3465763" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fiore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_21" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marival" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Soleimanian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57990-6_26" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chotard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour-Sans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Thanh Do" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40186-3_24" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ryffel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345627v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30215-3_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21568-2_21" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34578-5_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93387-0_14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01446-9_1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour Sans" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03329-3_24" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903717v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76953-0_17" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98989-1_17" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Reyzin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Yakoubov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78372-7_13" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69659-1_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3053026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628797v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boldyreva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2017.31" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peters" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56614-6_11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3052996" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54365-8_4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54365-8_7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380699v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cornejo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45741-3_4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ferradi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi G&#233;raud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Maimut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39555-5_10" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael del Pino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Lyubashevsky" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44618-9_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407341v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53018-4_12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377997v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29485-8_7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242003v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bela&#239;d" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ruhault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_31" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_14" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Caro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_33" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134006v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131994v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46803-6_3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoeteck Wee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48000-7_6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243278v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10879-7_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42033-7_12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865612v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38980-1_34" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6836N4QK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790633v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_18" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-52CQ58GL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790626v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_19" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VHZ1WDQ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864356v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484313.2484348" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864345v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40041-4_25" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6GHXLR6W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864431v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Dodis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wichs" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508859.2516653" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764515v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30057-8_23" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764847v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_10" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764852v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak F. Shahandashti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31448-3_23" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764871v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zanella-B&#233;guelin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2382196.2382272" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764863v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672939v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28914-9_6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542643v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19379-8_25" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GKV1M9RL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915828v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Granboulan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19074-2_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PXHRG0WK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109954v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21554-4_22" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XHBLDPN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539542v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539541v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manulis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539543v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10433-6_15" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419147v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Catalano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539544v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03298-1_10" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419149v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419148v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zimmer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419145v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419154v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419150v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419153v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419157v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419155v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419158v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419151v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419156v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Tang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391374v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128817.1128827" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103433v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391361v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11935230_22" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391427v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11745853_28" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391437v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11593447_31" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391472v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391460v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391456v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30574-3_14" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565272v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45682-1_21" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565273v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stern" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/383962.384044" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321052v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nitaj" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajjeeddine Rachidi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089517v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06734-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766147v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johansson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29011-4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Q. Nguyen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539538v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01957-9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110870v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_10" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110874v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_12" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763543v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-5906-5_153" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539539v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevallier-Mames" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stern" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419144v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419143v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547726v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02896127v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667150v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668008v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402517v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380726v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380730v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108287v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139400v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139320v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139395v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139397v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132190v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245235v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068416v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088999v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068442v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093876v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068420v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01345992v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>