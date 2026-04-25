--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Pointcheval </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Among New CCA Security Notions for Approximate FHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Brzuska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/aee0iv7sf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Homomorphic Evaluation of Boolean Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.302 - 341. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2024.i3.302-341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Multi-Client Functional Encryption with Strong Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schädlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/andkp2fgx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Tightness of Forward-Secure Signature Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.84-150. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00145-018-9283-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique for compacting ciphertext in multi-channel broadcast encryption and attribute-based encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 723, pp.51 - 72. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible e-cash made practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2015.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-key encryption indistinguishable under plaintext-checkable attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (6), pp.288-303. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2015.0500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger ses données sur le cloud : utopie ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Smooth Projective Hash Functions and One-Round Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptology ePrint Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-Box Trace&Revoke Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Q. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (3), pp.418-448. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-012-9702-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA broadcast encryption with constant-size secret keys and ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Fayyaz Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.251-265. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-013-0190-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Blind Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.627-661. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCS-130477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Password-Based Authentication in TLS using the Three-Party Group Diffie-Hellman Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Security and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3/4), pp.284-296. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSN.2007.013181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Authenticated Key Exchange in the Three-Party Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings - Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 153 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ip-ifs:20055073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-client Functional Encryption with Public Inputs and Strong Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography – IACR PKC 2025 - 28th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Røros, Norway. pp.68-101, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91826-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-client Attribute-Based and Predicate Encryption from Standard Assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schädlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCC 2024 - 22nd Theory of Cryptography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.31-64, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78020-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Universally-Verifiable Electronic Voting with Everlasting Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2024 - The 14th Conference on Security in Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amalfi, Italy. pp.323-344, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71070-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute-Based Signatures with Advanced Delegation, and Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delerablée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïck Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2024 - Cryptographers' Track at RSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Francisco California, United States. pp.224-248, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58868-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Security Notion for Decentralized Multi-Client Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cryptography and Network Security. ACNS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.336-365, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33491-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing a Linear Subspace: Application to Linearly-Homomorphic Group Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schädlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2023 - 26th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Atlanta (GA), United States. pp.312-341, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31368-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-Homomorphic Signatures for Short Randomizable Proofs of Subset Membership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Joint Conference on Electronic Voting (E-Vote-ID '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifiable Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Guanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeT a CAKE: Generic Transformations from Key Encaspulation Mechanisms to Password Authenticated Key Exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Beguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ricosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Applied Cryptography and Network Security (ACNS '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.516-538, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33491-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covercrypt: an Efficient Early-Abort KEM for Hidden Access Policies with Traceability from the DDH and LWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Brézot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2023 - 28th European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Client Functional Encryption with Fine-Grained Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiacrypt 2022 - 28th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22963-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Constant-Size Multi-authority Credentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2022 - 13th conference on security and cryptography for networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amalfi, Italy. pp.411-434, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14791-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key-Policy ABE With Switchable Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delerablée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïck Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2022 - Security and Cryptography for Networks: 13th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amalfi, Italy. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14791-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Quantum and UC-secure Oblivious Transfer from SPHF with Grey Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyOPE: Malicious SecuritY for Oblivious Polynomial Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2022 - 13th Conference on Cryptography and Security for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amalfi, Italy. pp.663-686, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14791-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Client Inner-Product Functional Encryption with an Application to Money-Laundering Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CCS- Computer and Communications Security 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Analysis of Improved EDHOC Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772082v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Decision Forest Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2021 - 16th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Vienna, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3465481.3465763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Verifiable Computation on Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2020 - 23rd IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Edinburgh / Virtual, United Kingdom. pp.124-154, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45388-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-Homomorphic Signatures and Scalable Mix-Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2020 - IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Edinburgh / Virtual, United Kingdom. pp.597-627, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45388-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Client Inner-Product Functional Encryption in the Random-Oracle Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Soleimanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2020 - 12th International Conference Security and Cryptography for Networks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Amalfi / Virtual, Italy. pp.525-545, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57990-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Decentralized Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2020 - 40th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santa Barbara / Virtual, United States. pp.747-775, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-56784-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Inner Product Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2020 - Topics in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.564-585, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40186-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Encrypted Machine Learning using Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Evaluation of Quadratic Polynomials on Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2019 - International Conference on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, New York, United States. pp.87-106, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30215-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbounded Inner-Product Functional Encryption with Succinct Keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2019 - 17th International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bogota, Colombia. pp.426-441, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21568-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible E-Cash from Constrained Pseudo-Random Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT 2019 - 25th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kobe, Japan. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34578-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Plaintext-Equality of Low-Entropy Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2018 - 16th International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93387-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Leakage of Corrupted Garbled Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProvSec 2018 - 12th International Conference on Provable Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jeju, South Korea. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01446-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT '18 - 24th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03329-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Security of Randomizable Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2018 - The Cryptographers' Track at the RSA Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76953-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Strategy-Resistant Privacy-Preserving Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98989-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Password-Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Reyzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Yakoubov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2018 - 37th Annual International Conference on the Theory and Applications of Cryptographic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tel Aviv, Israel. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78372-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homomorphic-Policy Attribute-Based Key Encapsulation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Information Security (ISC '17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Ho Chi Minh, Vietnam. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69659-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTBPEKE: Verifier-based Two-Basis Password Exponential Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3052973.3053026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Computing for Handling Strong Corruptions in Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Boldyreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSF 2017 - 30th IEEE Computer Security Foundations Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santa Barbara, CA, United States. pp.159 - 175, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSF.2017.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the Strong RSA Assumption from Arguments over the Integers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2017 - 36th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56614-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Encryption with Oblivious Helper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3052973.3052996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut Down the Tree to Achieve Constant Complexity in Divisible E-Cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography - PKC 2017 - 20th International Conference on Practice and Theory in Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Amsterdam, Netherlands. pp.61-90, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54365-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Erasures with Explainable Hash Proof Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography - PKC 2017 - 20th International Conference on Practice and Theory in Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Amsterdam, Netherlands. pp.151-174, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54365-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Password-Protected Secret Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2016 - 21st European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.61-79, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45741-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legally Fair Contract Signing Without Keystones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ferradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Maimut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2016 - 14th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Guildford, United Kingdom. pp.175 - 190, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39555-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Whole is Less Than the Sum of Its Parts: Constructing More Efficient Lattice-Based AKEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael del Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Lyubashevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2016 - 10th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Amalfi, Italy. pp.273 - 291, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44618-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption Switching Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crypto 2016 - 36th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53018-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Randomizable Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryptographers' Track at the RSA Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.111 - 126, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29485-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Key Encryption Indistinguishable Under Plaintext-Checkable Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.332-352, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Pseudo-Random Number Generators with Input Secure Against Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ruhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28166-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Divisible E-Cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28166-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Functional Encryption Schemes for Inner Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.733-751, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible E-Cash Made Practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.77-100, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctions for Hash Proof Systems: New Constructions and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sofia, Bulgaria. pp.69-100, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46803-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Zero-Knowledge Arguments and Applications to the Malicious Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeteck Wee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Santa Barbara, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48000-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Distributed Computation on Private Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Delegation of Zero-Knowledge Proofs of Knowledge in a Pairing-Friendly Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina. pp.167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward Secure Non-Interactive Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amalfi, Italy. pp.21-39, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10879-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHF-Friendly Non-Interactive Commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bangalore, India. pp.214-234, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-42033-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Improvement of Lindell's UC-Secure Commitment Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2013 - 11th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Banff, Canada. pp.534-551, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38980-1_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient UC-Secure Authenticated Key-Exchange for Algebraic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2013 - 16th International Conference on Practice and Theory in Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Nara, Japan. pp.272-291, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36362-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tighter Reductions for Forward-Secure Signature Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography (PKC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Nara, Japan. pp.292-311, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36362-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-channel broadcast encryption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS '13 Proceedings of the 8th ACM SIGSAC symposium on Information, computer and communications security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hangzhou, China. pp.277-286, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484313.2484348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Techniques for SPHFs and Efficient One-Round PAKE Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2013 - 33rd Annual Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa Barbara, CA, United States. pp.449-475, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40041-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Analysis of Pseudo-Random Number Generators with Input: /dev/random is not Robust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniy Dodis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ruhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wichs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CCS 2013 - 20th ACM Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508859.2516653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2012 - 15th International Conference on Practice and Theory in Public Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.390-397, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30057-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message-Based Traitor Tracing with Optimal Ciphertext Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATINCRYPT 2012 - 2nd International Conference on Cryptology and Information Security in Latin America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.56-77, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33481-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Dynamic Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.166-183, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA Broadcast Encryption with Constant-Size Secret Keys and Ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak F. Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2012 - 17th Australasian Conference Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Wollongong, Australia. pp.308-321, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31448-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verified security of redundancy-free encryption from Rabin and RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Zanella-Béguelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS '12 - ACM conference on Computer and communications security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Raleigh, NC, United States. pp.724-735, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2382196.2382272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Round-Optimal Partially-Blind Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.95-112, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-Optimal Privacy-Preserving Protocols with Smooth Projective Hash Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCC 2012 - Ninth IACR Theory of Cryptography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Taormina, Italy. pp.94-112, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28914-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures on Randomizable Ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2011 - Proceedings of the 2011 International Conference on Practice and Theory in Public Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Taormina, Italy. pp.403-422, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19379-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributory Password-Authenticated Group Key Exchange with Join Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Granboulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Francisco, United States. pp.142-160, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19074-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Notions for Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2011 - 9th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nerja, Spain. pp.377-394, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21554-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated Traceable Anonymous Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Cryptology and Information Security (LatinCrypt '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Puebla, Mexico. pp.40--60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Cryptography from Weak Secrets - Building Efficient PKE and IBE from Distributed Passwords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third African International Conference on Cryptology (AfricaCrypt '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Stellenbosch, South Africa. pp.297--315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Group Key Exchange with On-Demand Computation of Subgroup Keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Manulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third African International Conference on Cryptology (AfricaCrypt '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stellenbosch, South Africa. pp.351--368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferable Constant-Size Fair E-Cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Workshop on Cryptology and Network Security (CANS '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kanazawa, Ishikawa, Japan. pp.226--247, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10433-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Authenticated Group Key Agreement with Adaptive Security and Contributiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second African International Conference on Cryptology (AfricaCrypt '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Gammarth - Tunisie, Tunisia. pp.254--271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs on Encrypted Values in Bilinear Groups and an Application to Anonymity of Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Pairing-based Cryptography (Pairing 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Palo Alto, California, United States. pp.132-149, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03298-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Public-Key Cryptography from Weak Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Practice and Theory in Public-Key Cryptography (PKC '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Irvine, California, USA, United States. pp.139--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Randomness Extraction from a Diffie-Hellman Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology -- Proceedings of EUROCRYPT '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cologne, Allemagne, Germany. pp.572--589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Projective Hashing for Conditionally Extractable Commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology -- Proceedings of CRYPTO '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Santa-Barbara, Californie, United States. pp.671--689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Threshold Public-Key Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delerablée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology -- Proceedings of CRYPTO '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Santa-Barbara, Californie, United States. pp.317--334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous and Transparent Gateway-based Password-Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Cryptology and Network Security (CANS '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hong-Kong, China. pp.133--148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Proxy Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amalfi, Italie, Italy. pp.201--217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Two-Party Password-Based Key Exchange Protocols in the UC Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryptographers' Track at RSA Conference '08 (CT-RSA '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Francisco, Californie, Germany. pp.335--351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Factor Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Applied Cryptography and Network Security (ACNS '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, New-York, Etats-Unis, United States. pp.277--295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Anonymity Notions for Identity-Based Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amalfi, Italie, Italy. pp.375--391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMAC is a Randomness Extractor and Applications to TLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd ACM Symposium on InformAtion, Computer and Communications Security (ASIACCS '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tokyo, Japon, Japan. pp.21--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of the Boneh and Shacham Group Signature Scheme to Biometric Authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Workshop on Security (IWSEC '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Kagawa, Japon, Japan. pp.219--230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Study of the Privacy Concerns in Biometric-based Remote Authentication Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Information Security Practice and Experience Conference (ISPEC '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sydney, Australie, Australia. pp.56--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably secure password-based authentication in TLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 ACM Symposium - ASIACCS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Taipei, Taiwan. pp.35, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1128817.1128827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Twist-AUgmented technique for key exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Theory and Practice of Public Key Cryptology - PKC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, New York, USA, pp.410-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Password-Based Group Key Exchange Protocol in the Standard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Shanghai, China. pp.332-347, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11935230_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Group Key Exchange in a Constant Number of Rounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Key Cryptography - PKC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, New York, United States. pp.427-442, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11745853_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Threshold Authenticated Key Exchange from Short Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Chennai, India. pp.566-584, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11593447_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Authenticated Key Exchange in the Three-Party Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Key Cryptography - PKC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Les Diablerets, Switzerland. pp.65-84, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30580-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Time Verifier-Based Encrypted Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Key Cryptography - PKC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Les Diablerets, Switzerland. pp.47-64, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30580-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Password-Based Encrypted Key Exchange Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, San Francisco, United States. pp.191-208, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30574-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold Cryptosystems Secure against Chosen-Ciphertext Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2001, 7th International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Gold Coast, Australia. pp.351-368, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45682-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multi-candidate election system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poupard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twentieth Annual ACM Symposium on Principles of Distributed Computing : PODC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Newport, Rhode Island, United States. pp.274-283, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/383962.384044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Cryptology -- AFRICACRYPT 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Nitaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tajjeeddine Rachidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Cryptology – AFRICACRYPT 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Pointcheval; Damien Vergnaud. Springer, 8469, pp.476, 2014, Lecture Notes in Computer Science, 978-3-319-06733-9. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06734-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Pointcheval and Thomas Johansson. Springer, 7237, 755 p., 2012, Lecture Notes in Computer Science, 978-3-642-29010-7. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on Practice and Theory in Public Key Cryptography (PKC '10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phong Q. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Phong Q. and Pointcheval, David. Springer, 6056, pp.519, 2010, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on Applied Cryptography and Network Security (ACNS '09)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdalla, Michel and Pointcheval, David and Fouque, Pierre-Alain and Vergnaud, Damien. Springer, 5536, pp.534, 2009, LNCS, 978-3-642-01957-9. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01957-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Signature with Stepping Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Naccache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Security: From Theory to Applications : Essays Dedicated to Jean-Jacques Quisquater on the Occasion of His 65th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6805, Springer, pp.108-131, 2012, LNCS - Lecture Notes in Computer Science, 978-3-642-28367-3. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28368-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotomic Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Naccache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Security: From Theory to Applications : Essays Dedicated to Jean-Jacques Quisquater on the Occasion of His 65th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6805, Springer, pp.143-155, 2012, LNCS - Lecture Notes in Computer Science, 978-3-642-28367-3. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28368-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSA Public-Key Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henk C. A. van Tilborg and Sushil Jajodia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Cryptography and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1069-1072, 2011, 978-1-4419-5905-8. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-5906-5_153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Some Incompatible Properties of Voting Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevallier-Mames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Chaum, R. Rivest, M. Jakobsson, B. Schoenmakers, P. Ryan, and J. Benaloh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Trustworthy Elections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6000, springer, pp.191--199, 2010, lncs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Anonymity Notions for Identity-Based Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Cortier and C. Kirchner and M. Okada and H. Sakurada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal to Practical Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 5458, Springer-Verlag, pp.138--157, 2009, Lecture notes in computer science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Consecutive Delegation of Signing Rights: Unifying Group and Proxy Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Cortier and C. Kirchner and M. Okada and H. Sakurada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal to Practical Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 5458, Springer-Verlag, pp.95--116, 2009, Lecture notes in computer science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Privacy Guarantees for Stochastic Gradient Langevin Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIANN: Low-Interaction Privacy-Preserving Deep Learning via Function Secret Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Tightness of Forward-Secure Signature Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Report 2017/746, IACR Cryptology ePrint Archive. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Reyzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Yakoubov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2017/1111, IACR Cryptology ePrint Archive. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homomorphic-Policy Attribute-Based Key Encapsulation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2016/1089, IACR Cryptology ePrint Archive. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better Security for Functional Encryption for Inner Product Evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2016/011, IACR. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Password-Protected Secret Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2016/123, IACR. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Functional Encryption Schemes for Inner Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/017, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Divisible E-cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/300, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Zero-Knowledge Arguments and Applications to the Malicious Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeteck Wee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/246, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Techniques for SPHFs and Efficient One-Round PAKE Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/188, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Delegation of Zero-Knowledge Proofs of Knowledge in a Pairing-Friendly Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/278, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tighter Reductions for Forward-Secure Signature Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/196, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Distributed Computation on Private Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/1196, IACR Cryptology ePrint Archive. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Key Encryption Indistinguishable Under Plaintext-Checkable Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/609, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible E-Cash Made Practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/785, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Erasures with Explainable Hash Proof Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/125, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifier-Based Password-Authenticated Key Exchange: New Models and Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2013/833, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctions for Hash Proof Systems: New Constructions and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/483, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd - Schémas symétriques prouvés sûrs contre les attaques par canaux auxiliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ruhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01345992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Pointcheval </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Among New CCA Security Notions for Approximate FHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Brzuska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/aee0iv7sf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Homomorphic Evaluation of Boolean Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.302 - 341. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2024.i3.302-341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Multi-Client Functional Encryption with Strong Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schädlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/andkp2fgx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Tightness of Forward-Secure Signature Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.84-150. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00145-018-9283-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique for compacting ciphertext in multi-channel broadcast encryption and attribute-based encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 723, pp.51 - 72. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible e-cash made practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2015.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-key encryption indistinguishable under plaintext-checkable attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (6), pp.288-303. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2015.0500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger ses données sur le cloud : utopie ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Smooth Projective Hash Functions and One-Round Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptology ePrint Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA broadcast encryption with constant-size secret keys and ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Fayyaz Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.251-265. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-013-0190-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-Box Trace&Revoke Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Q. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (3), pp.418-448. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-012-9702-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Blind Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.627-661. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCS-130477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Password-Based Authentication in TLS using the Three-Party Group Diffie-Hellman Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Security and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3/4), pp.284-296. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSN.2007.013181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Authenticated Key Exchange in the Three-Party Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings - Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 153 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ip-ifs:20055073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-client Functional Encryption with Public Inputs and Strong Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography – IACR PKC 2025 - 28th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Røros, Norway. pp.68-101, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91826-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-client Attribute-Based and Predicate Encryption from Standard Assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schädlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCC 2024 - 22nd Theory of Cryptography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.31-64, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78020-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Universally-Verifiable Electronic Voting with Everlasting Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2024 - The 14th Conference on Security in Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amalfi, Italy. pp.323-344, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71070-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute-Based Signatures with Advanced Delegation, and Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delerablée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïck Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2024 - Cryptographers' Track at RSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Francisco California, United States. pp.224-248, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58868-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Security Notion for Decentralized Multi-Client Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cryptography and Network Security. ACNS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.336-365, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33491-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing a Linear Subspace: Application to Linearly-Homomorphic Group Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schädlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2023 - 26th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Atlanta (GA), United States. pp.312-341, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31368-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-Homomorphic Signatures for Short Randomizable Proofs of Subset Membership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Joint Conference on Electronic Voting (E-Vote-ID '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifiable Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Guanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covercrypt: an Efficient Early-Abort KEM for Hidden Access Policies with Traceability from the DDH and LWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Brézot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2023 - 28th European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeT a CAKE: Generic Transformations from Key Encaspulation Mechanisms to Password Authenticated Key Exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Beguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ricosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Applied Cryptography and Network Security (ACNS '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.516-538, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33491-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Client Functional Encryption with Fine-Grained Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiacrypt 2022 - 28th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22963-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Constant-Size Multi-authority Credentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2022 - 13th conference on security and cryptography for networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amalfi, Italy. pp.411-434, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14791-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key-Policy ABE With Switchable Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delerablée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïck Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2022 - Security and Cryptography for Networks: 13th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amalfi, Italy. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14791-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyOPE: Malicious SecuritY for Oblivious Polynomial Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2022 - 13th Conference on Cryptography and Security for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amalfi, Italy. pp.663-686, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14791-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Quantum and UC-secure Oblivious Transfer from SPHF with Grey Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Client Inner-Product Functional Encryption with an Application to Money-Laundering Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CCS- Computer and Communications Security 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Analysis of Improved EDHOC Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772082v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Decision Forest Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2021 - 16th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Vienna, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3465481.3465763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Verifiable Computation on Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2020 - 23rd IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Edinburgh / Virtual, United Kingdom. pp.124-154, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45388-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-Homomorphic Signatures and Scalable Mix-Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2020 - IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Edinburgh / Virtual, United Kingdom. pp.597-627, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45388-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Client Inner-Product Functional Encryption in the Random-Oracle Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Soleimanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2020 - 12th International Conference Security and Cryptography for Networks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Amalfi / Virtual, Italy. pp.525-545, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57990-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Decentralized Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2020 - 40th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santa Barbara / Virtual, United States. pp.747-775, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-56784-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Inner Product Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2020 - Topics in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.564-585, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40186-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Encrypted Machine Learning using Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbounded Inner-Product Functional Encryption with Succinct Keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2019 - 17th International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bogota, Colombia. pp.426-441, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21568-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Evaluation of Quadratic Polynomials on Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2019 - International Conference on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, New York, United States. pp.87-106, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30215-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible E-Cash from Constrained Pseudo-Random Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT 2019 - 25th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kobe, Japan. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34578-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Plaintext-Equality of Low-Entropy Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2018 - 16th International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93387-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Security of Randomizable Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2018 - The Cryptographers' Track at the RSA Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76953-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Leakage of Corrupted Garbled Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProvSec 2018 - 12th International Conference on Provable Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jeju, South Korea. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01446-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT '18 - 24th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03329-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Strategy-Resistant Privacy-Preserving Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98989-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Password-Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Reyzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Yakoubov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2018 - 37th Annual International Conference on the Theory and Applications of Cryptographic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tel Aviv, Israel. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78372-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homomorphic-Policy Attribute-Based Key Encapsulation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Information Security (ISC '17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Ho Chi Minh, Vietnam. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69659-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTBPEKE: Verifier-based Two-Basis Password Exponential Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3052973.3053026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the Strong RSA Assumption from Arguments over the Integers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2017 - 36th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56614-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Computing for Handling Strong Corruptions in Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Boldyreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSF 2017 - 30th IEEE Computer Security Foundations Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santa Barbara, CA, United States. pp.159 - 175, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSF.2017.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Encryption with Oblivious Helper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3052973.3052996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut Down the Tree to Achieve Constant Complexity in Divisible E-Cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography - PKC 2017 - 20th International Conference on Practice and Theory in Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Amsterdam, Netherlands. pp.61-90, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54365-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Erasures with Explainable Hash Proof Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography - PKC 2017 - 20th International Conference on Practice and Theory in Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Amsterdam, Netherlands. pp.151-174, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54365-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Password-Protected Secret Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2016 - 21st European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.61-79, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45741-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Whole is Less Than the Sum of Its Parts: Constructing More Efficient Lattice-Based AKEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael del Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Lyubashevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2016 - 10th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Amalfi, Italy. pp.273 - 291, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44618-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legally Fair Contract Signing Without Keystones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ferradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Maimut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2016 - 14th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Guildford, United Kingdom. pp.175 - 190, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39555-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption Switching Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crypto 2016 - 36th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53018-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Randomizable Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryptographers' Track at the RSA Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.111 - 126, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29485-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Key Encryption Indistinguishable Under Plaintext-Checkable Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.332-352, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Pseudo-Random Number Generators with Input Secure Against Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ruhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28166-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Functional Encryption Schemes for Inner Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.733-751, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Divisible E-Cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28166-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible E-Cash Made Practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.77-100, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctions for Hash Proof Systems: New Constructions and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sofia, Bulgaria. pp.69-100, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46803-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Zero-Knowledge Arguments and Applications to the Malicious Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeteck Wee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Santa Barbara, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48000-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Distributed Computation on Private Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Delegation of Zero-Knowledge Proofs of Knowledge in a Pairing-Friendly Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina. pp.167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward Secure Non-Interactive Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amalfi, Italy. pp.21-39, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10879-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHF-Friendly Non-Interactive Commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bangalore, India. pp.214-234, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-42033-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Improvement of Lindell's UC-Secure Commitment Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2013 - 11th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Banff, Canada. pp.534-551, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38980-1_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient UC-Secure Authenticated Key-Exchange for Algebraic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2013 - 16th International Conference on Practice and Theory in Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Nara, Japan. pp.272-291, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36362-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tighter Reductions for Forward-Secure Signature Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography (PKC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Nara, Japan. pp.292-311, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36362-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-channel broadcast encryption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS '13 Proceedings of the 8th ACM SIGSAC symposium on Information, computer and communications security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hangzhou, China. pp.277-286, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484313.2484348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Techniques for SPHFs and Efficient One-Round PAKE Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2013 - 33rd Annual Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa Barbara, CA, United States. pp.449-475, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40041-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Analysis of Pseudo-Random Number Generators with Input: /dev/random is not Robust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniy Dodis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ruhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wichs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CCS 2013 - 20th ACM Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508859.2516653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2012 - 15th International Conference on Practice and Theory in Public Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.390-397, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30057-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message-Based Traitor Tracing with Optimal Ciphertext Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATINCRYPT 2012 - 2nd International Conference on Cryptology and Information Security in Latin America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.56-77, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33481-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA Broadcast Encryption with Constant-Size Secret Keys and Ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak F. Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2012 - 17th Australasian Conference Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Wollongong, Australia. pp.308-321, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31448-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Dynamic Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.166-183, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verified security of redundancy-free encryption from Rabin and RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Zanella-Béguelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS '12 - ACM conference on Computer and communications security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Raleigh, NC, United States. pp.724-735, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2382196.2382272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Round-Optimal Partially-Blind Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.95-112, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-Optimal Privacy-Preserving Protocols with Smooth Projective Hash Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCC 2012 - Ninth IACR Theory of Cryptography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Taormina, Italy. pp.94-112, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28914-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures on Randomizable Ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2011 - Proceedings of the 2011 International Conference on Practice and Theory in Public Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Taormina, Italy. pp.403-422, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19379-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributory Password-Authenticated Group Key Exchange with Join Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Granboulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Francisco, United States. pp.142-160, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19074-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Notions for Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2011 - 9th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nerja, Spain. pp.377-394, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21554-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated Traceable Anonymous Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Cryptology and Information Security (LatinCrypt '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Puebla, Mexico. pp.40--60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Cryptography from Weak Secrets - Building Efficient PKE and IBE from Distributed Passwords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third African International Conference on Cryptology (AfricaCrypt '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Stellenbosch, South Africa. pp.297--315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Group Key Exchange with On-Demand Computation of Subgroup Keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Manulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third African International Conference on Cryptology (AfricaCrypt '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stellenbosch, South Africa. pp.351--368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferable Constant-Size Fair E-Cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Workshop on Cryptology and Network Security (CANS '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kanazawa, Ishikawa, Japan. pp.226--247, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10433-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Authenticated Group Key Agreement with Adaptive Security and Contributiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second African International Conference on Cryptology (AfricaCrypt '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Gammarth - Tunisie, Tunisia. pp.254--271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs on Encrypted Values in Bilinear Groups and an Application to Anonymity of Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Pairing-based Cryptography (Pairing 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Palo Alto, California, United States. pp.132-149, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03298-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Public-Key Cryptography from Weak Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Practice and Theory in Public-Key Cryptography (PKC '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Irvine, California, USA, United States. pp.139--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Randomness Extraction from a Diffie-Hellman Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology -- Proceedings of EUROCRYPT '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cologne, Allemagne, Germany. pp.572--589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Projective Hashing for Conditionally Extractable Commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology -- Proceedings of CRYPTO '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Santa-Barbara, Californie, United States. pp.671--689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Threshold Public-Key Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delerablée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology -- Proceedings of CRYPTO '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Santa-Barbara, Californie, United States. pp.317--334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous and Transparent Gateway-based Password-Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Cryptology and Network Security (CANS '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hong-Kong, China. pp.133--148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Proxy Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amalfi, Italie, Italy. pp.201--217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Two-Party Password-Based Key Exchange Protocols in the UC Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryptographers' Track at RSA Conference '08 (CT-RSA '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Francisco, Californie, Germany. pp.335--351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Factor Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Applied Cryptography and Network Security (ACNS '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, New-York, Etats-Unis, United States. pp.277--295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Anonymity Notions for Identity-Based Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amalfi, Italie, Italy. pp.375--391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMAC is a Randomness Extractor and Applications to TLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd ACM Symposium on InformAtion, Computer and Communications Security (ASIACCS '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tokyo, Japon, Japan. pp.21--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of the Boneh and Shacham Group Signature Scheme to Biometric Authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Workshop on Security (IWSEC '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Kagawa, Japon, Japan. pp.219--230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Study of the Privacy Concerns in Biometric-based Remote Authentication Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Information Security Practice and Experience Conference (ISPEC '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sydney, Australie, Australia. pp.56--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably secure password-based authentication in TLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 ACM Symposium - ASIACCS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Taipei, Taiwan. pp.35, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1128817.1128827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Twist-AUgmented technique for key exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Theory and Practice of Public Key Cryptology - PKC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, New York, USA, pp.410-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Password-Based Group Key Exchange Protocol in the Standard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Shanghai, China. pp.332-347, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11935230_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Group Key Exchange in a Constant Number of Rounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Key Cryptography - PKC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, New York, United States. pp.427-442, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11745853_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Authenticated Key Exchange in the Three-Party Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Key Cryptography - PKC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Les Diablerets, Switzerland. pp.65-84, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30580-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Threshold Authenticated Key Exchange from Short Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Chennai, India. pp.566-584, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11593447_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Time Verifier-Based Encrypted Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Key Cryptography - PKC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Les Diablerets, Switzerland. pp.47-64, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30580-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Password-Based Encrypted Key Exchange Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, San Francisco, United States. pp.191-208, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30574-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold Cryptosystems Secure against Chosen-Ciphertext Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2001, 7th International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Gold Coast, Australia. pp.351-368, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45682-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multi-candidate election system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poupard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twentieth Annual ACM Symposium on Principles of Distributed Computing : PODC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Newport, Rhode Island, United States. pp.274-283, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/383962.384044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Cryptology -- AFRICACRYPT 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Nitaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tajjeeddine Rachidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Cryptology – AFRICACRYPT 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Pointcheval; Damien Vergnaud. Springer, 8469, pp.476, 2014, Lecture Notes in Computer Science, 978-3-319-06733-9. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06734-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Pointcheval and Thomas Johansson. Springer, 7237, 755 p., 2012, Lecture Notes in Computer Science, 978-3-642-29010-7. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on Practice and Theory in Public Key Cryptography (PKC '10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phong Q. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Phong Q. and Pointcheval, David. Springer, 6056, pp.519, 2010, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on Applied Cryptography and Network Security (ACNS '09)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdalla, Michel and Pointcheval, David and Fouque, Pierre-Alain and Vergnaud, Damien. Springer, 5536, pp.534, 2009, LNCS, 978-3-642-01957-9. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01957-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Signature with Stepping Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Naccache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Security: From Theory to Applications : Essays Dedicated to Jean-Jacques Quisquater on the Occasion of His 65th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6805, Springer, pp.108-131, 2012, LNCS - Lecture Notes in Computer Science, 978-3-642-28367-3. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28368-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotomic Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Naccache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Security: From Theory to Applications : Essays Dedicated to Jean-Jacques Quisquater on the Occasion of His 65th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6805, Springer, pp.143-155, 2012, LNCS - Lecture Notes in Computer Science, 978-3-642-28367-3. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28368-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSA Public-Key Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henk C. A. van Tilborg and Sushil Jajodia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Cryptography and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1069-1072, 2011, 978-1-4419-5905-8. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-5906-5_153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Some Incompatible Properties of Voting Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevallier-Mames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Chaum, R. Rivest, M. Jakobsson, B. Schoenmakers, P. Ryan, and J. Benaloh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Trustworthy Elections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6000, springer, pp.191--199, 2010, lncs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Anonymity Notions for Identity-Based Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Cortier and C. Kirchner and M. Okada and H. Sakurada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal to Practical Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 5458, Springer-Verlag, pp.138--157, 2009, Lecture notes in computer science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Consecutive Delegation of Signing Rights: Unifying Group and Proxy Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Cortier and C. Kirchner and M. Okada and H. Sakurada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal to Practical Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 5458, Springer-Verlag, pp.95--116, 2009, Lecture notes in computer science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Privacy Guarantees for Stochastic Gradient Langevin Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIANN: Low-Interaction Privacy-Preserving Deep Learning via Function Secret Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Tightness of Forward-Secure Signature Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Report 2017/746, IACR Cryptology ePrint Archive. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Reyzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Yakoubov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2017/1111, IACR Cryptology ePrint Archive. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better Security for Functional Encryption for Inner Product Evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2016/011, IACR. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homomorphic-Policy Attribute-Based Key Encapsulation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2016/1089, IACR Cryptology ePrint Archive. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Password-Protected Secret Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2016/123, IACR. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Functional Encryption Schemes for Inner Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/017, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Divisible E-cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/300, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Zero-Knowledge Arguments and Applications to the Malicious Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeteck Wee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/246, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Techniques for SPHFs and Efficient One-Round PAKE Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/188, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tighter Reductions for Forward-Secure Signature Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/196, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Delegation of Zero-Knowledge Proofs of Knowledge in a Pairing-Friendly Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/278, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Distributed Computation on Private Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/1196, IACR Cryptology ePrint Archive. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Key Encryption Indistinguishable Under Plaintext-Checkable Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/609, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible E-Cash Made Practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/785, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Erasures with Explainable Hash Proof Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/125, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifier-Based Password-Authenticated Key Exchange: New Models and Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2013/833, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctions for Hash Proof Systems: New Constructions and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/483, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd - Schémas symétriques prouvés sûrs contre les attaques par canaux auxiliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ruhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01345992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brzuska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aee0iv7sf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2024.i3.302-341" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sch&#228;dlich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/andkp2fgx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722996v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benhamouda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-018-9283-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Trinh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanders" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2015.0485" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2015.0500" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Q. Ngo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9702-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQDDL4D6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Fayyaz Shahandashti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Strefler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-013-0190-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC69RCSN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Fuchsbauer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-130477" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevassut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo M&#246;ller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2007.013181" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-ifs:20055073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91826-1_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78020-2_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71070-4_15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delerabl&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Gouriou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58868-6_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33491-7_13" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04497276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; H&#233;bant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31368-4_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Beguinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ricosset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rossi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33491-7_19" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04283160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Br&#233;zot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola de Perthuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910053v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22963-3_4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14791-3_18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14791-3_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772089v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bettaieb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bidoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cottier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Izabach&#232;ne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nitulescu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14791-3_29" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772082v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03321368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bidoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3465763" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fiore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_21" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marival" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Soleimanian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57990-6_26" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chotard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour-Sans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Thanh Do" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40186-3_24" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ryffel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345627v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30215-3_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21568-2_21" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34578-5_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93387-0_14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01446-9_1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668020v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour Sans" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03329-3_24" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903717v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76953-0_17" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98989-1_17" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Reyzin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Yakoubov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78372-7_13" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69659-1_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3053026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628797v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boldyreva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Chen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2017.31" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peters" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56614-6_11" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3052996" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54365-8_4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54365-8_7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380699v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cornejo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45741-3_4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ferradi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi G&#233;raud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Maimut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39555-5_10" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael del Pino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Lyubashevsky" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44618-9_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407341v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53018-4_12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377997v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29485-8_7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242003v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bela&#239;d" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ruhault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_31" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_14" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Caro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_33" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134006v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131994v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46803-6_3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoeteck Wee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48000-7_6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243278v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10879-7_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42033-7_12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865612v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38980-1_34" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6836N4QK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790633v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_18" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-52CQ58GL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790626v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_19" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VHZ1WDQ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864356v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484313.2484348" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864345v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40041-4_25" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6GHXLR6W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864431v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Dodis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wichs" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508859.2516653" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764515v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30057-8_23" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764847v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_10" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764852v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak F. Shahandashti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31448-3_23" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764871v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zanella-B&#233;guelin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2382196.2382272" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764863v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672939v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28914-9_6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542643v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19379-8_25" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GKV1M9RL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915828v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Granboulan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19074-2_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PXHRG0WK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109954v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21554-4_22" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XHBLDPN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539542v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539541v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manulis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539543v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10433-6_15" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419147v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Catalano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539544v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03298-1_10" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419149v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419148v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zimmer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419145v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419154v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419150v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419153v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419157v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419155v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419158v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419151v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419156v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Tang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391374v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128817.1128827" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103433v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391361v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11935230_22" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391427v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11745853_28" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391437v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11593447_31" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391472v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391460v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391456v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30574-3_14" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565272v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45682-1_21" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565273v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stern" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/383962.384044" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321052v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nitaj" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajjeeddine Rachidi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089517v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06734-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766147v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johansson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29011-4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Q. Nguyen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539538v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01957-9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110870v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_10" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110874v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_12" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763543v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-5906-5_153" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539539v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevallier-Mames" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stern" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419144v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419143v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547726v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02896127v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667150v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668008v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402517v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380726v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380730v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108287v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139400v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139320v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139395v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139397v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132190v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245235v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068416v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088999v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068442v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093876v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068420v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01345992v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brzuska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aee0iv7sf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2024.i3.302-341" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sch&#228;dlich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/andkp2fgx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722996v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benhamouda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-018-9283-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Trinh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanders" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2015.0485" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2015.0500" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Fayyaz Shahandashti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Strefler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-013-0190-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC69RCSN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Q. Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9702-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQDDL4D6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Fuchsbauer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-130477" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevassut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo M&#246;ller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2007.013181" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-ifs:20055073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91826-1_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78020-2_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71070-4_15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delerabl&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Gouriou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58868-6_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33491-7_13" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04497276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; H&#233;bant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31368-4_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04283160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Br&#233;zot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola de Perthuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238146v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Beguinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ricosset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33491-7_19" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910053v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22963-3_4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14791-3_18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14791-3_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Izabach&#232;ne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nitulescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14791-3_29" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772089v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bettaieb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bidoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cottier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772082v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03321368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bidoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3465763" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fiore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_21" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marival" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Soleimanian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57990-6_26" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chotard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour-Sans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Thanh Do" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40186-3_24" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ryffel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357165v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21568-2_21" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345627v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30215-3_5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34578-5_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93387-0_14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76953-0_17" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01446-9_1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668020v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour Sans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03329-3_24" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98989-1_17" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Reyzin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Yakoubov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78372-7_13" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69659-1_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3053026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471901v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couteau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peters" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56614-6_11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628797v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boldyreva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2017.31" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3052996" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54365-8_4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54365-8_7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380699v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cornejo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45741-3_4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378005v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael del Pino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Lyubashevsky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44618-9_15" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ferradi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi G&#233;raud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Maimut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39555-5_10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407341v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53018-4_12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377997v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29485-8_7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242003v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bela&#239;d" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ruhault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_31" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131971v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Caro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_33" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_14" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134006v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131994v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46803-6_3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoeteck Wee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48000-7_6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243278v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10879-7_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42033-7_12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865612v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38980-1_34" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6836N4QK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790633v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_18" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-52CQ58GL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790626v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_19" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VHZ1WDQ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864356v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484313.2484348" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864345v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40041-4_25" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6GHXLR6W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864431v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Dodis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wichs" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508859.2516653" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764515v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30057-8_23" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764852v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak F. Shahandashti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31448-3_23" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764847v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_10" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764871v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zanella-B&#233;guelin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2382196.2382272" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764863v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672939v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28914-9_6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542643v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19379-8_25" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GKV1M9RL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915828v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Granboulan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19074-2_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PXHRG0WK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109954v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21554-4_22" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XHBLDPN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539542v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539541v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manulis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539543v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10433-6_15" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419147v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Catalano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539544v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03298-1_10" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419149v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419148v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zimmer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419145v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419154v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419150v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419153v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419157v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419155v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419158v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419151v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419156v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Tang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391374v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128817.1128827" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103433v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391361v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11935230_22" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391427v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11745853_28" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391472v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391437v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11593447_31" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391460v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391456v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30574-3_14" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565272v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45682-1_21" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565273v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stern" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/383962.384044" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321052v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nitaj" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajjeeddine Rachidi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089517v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06734-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766147v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johansson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29011-4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Q. Nguyen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539538v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01957-9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110870v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_10" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110874v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_12" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763543v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-5906-5_153" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539539v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevallier-Mames" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stern" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419144v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419143v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547726v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02896127v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667150v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668008v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380726v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402517v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380730v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108287v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139400v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139320v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139395v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132190v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139397v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245235v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068416v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088999v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068442v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093876v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068420v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01345992v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>