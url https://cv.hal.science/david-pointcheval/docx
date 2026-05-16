--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Pointcheval </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Among New CCA Security Notions for Approximate FHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Brzuska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/aee0iv7sf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Homomorphic Evaluation of Boolean Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.302 - 341. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2024.i3.302-341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Multi-Client Functional Encryption with Strong Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schädlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/andkp2fgx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Tightness of Forward-Secure Signature Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.84-150. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00145-018-9283-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique for compacting ciphertext in multi-channel broadcast encryption and attribute-based encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 723, pp.51 - 72. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible e-cash made practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2015.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-key encryption indistinguishable under plaintext-checkable attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (6), pp.288-303. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2015.0500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger ses données sur le cloud : utopie ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Smooth Projective Hash Functions and One-Round Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptology ePrint Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA broadcast encryption with constant-size secret keys and ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Fayyaz Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.251-265. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-013-0190-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-Box Trace&Revoke Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Q. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (3), pp.418-448. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-012-9702-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Blind Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.627-661. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCS-130477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Password-Based Authentication in TLS using the Three-Party Group Diffie-Hellman Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Security and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3/4), pp.284-296. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSN.2007.013181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Authenticated Key Exchange in the Three-Party Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings - Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 153 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ip-ifs:20055073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-client Functional Encryption with Public Inputs and Strong Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography – IACR PKC 2025 - 28th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Røros, Norway. pp.68-101, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91826-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-client Attribute-Based and Predicate Encryption from Standard Assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schädlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCC 2024 - 22nd Theory of Cryptography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.31-64, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78020-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Universally-Verifiable Electronic Voting with Everlasting Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2024 - The 14th Conference on Security in Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amalfi, Italy. pp.323-344, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71070-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute-Based Signatures with Advanced Delegation, and Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delerablée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïck Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2024 - Cryptographers' Track at RSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Francisco California, United States. pp.224-248, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58868-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Security Notion for Decentralized Multi-Client Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cryptography and Network Security. ACNS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.336-365, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33491-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing a Linear Subspace: Application to Linearly-Homomorphic Group Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schädlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2023 - 26th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Atlanta (GA), United States. pp.312-341, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31368-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-Homomorphic Signatures for Short Randomizable Proofs of Subset Membership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Joint Conference on Electronic Voting (E-Vote-ID '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifiable Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Guanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covercrypt: an Efficient Early-Abort KEM for Hidden Access Policies with Traceability from the DDH and LWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Brézot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2023 - 28th European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeT a CAKE: Generic Transformations from Key Encaspulation Mechanisms to Password Authenticated Key Exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Beguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ricosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Applied Cryptography and Network Security (ACNS '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.516-538, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33491-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Client Functional Encryption with Fine-Grained Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiacrypt 2022 - 28th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22963-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Constant-Size Multi-authority Credentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2022 - 13th conference on security and cryptography for networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amalfi, Italy. pp.411-434, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14791-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key-Policy ABE With Switchable Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delerablée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïck Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2022 - Security and Cryptography for Networks: 13th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amalfi, Italy. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14791-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyOPE: Malicious SecuritY for Oblivious Polynomial Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2022 - 13th Conference on Cryptography and Security for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amalfi, Italy. pp.663-686, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14791-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Quantum and UC-secure Oblivious Transfer from SPHF with Grey Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Client Inner-Product Functional Encryption with an Application to Money-Laundering Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CCS- Computer and Communications Security 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Analysis of Improved EDHOC Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772082v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Decision Forest Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2021 - 16th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Vienna, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3465481.3465763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Verifiable Computation on Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2020 - 23rd IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Edinburgh / Virtual, United Kingdom. pp.124-154, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45388-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-Homomorphic Signatures and Scalable Mix-Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2020 - IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Edinburgh / Virtual, United Kingdom. pp.597-627, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45388-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Client Inner-Product Functional Encryption in the Random-Oracle Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Soleimanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2020 - 12th International Conference Security and Cryptography for Networks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Amalfi / Virtual, Italy. pp.525-545, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57990-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Decentralized Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2020 - 40th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santa Barbara / Virtual, United States. pp.747-775, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-56784-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Inner Product Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2020 - Topics in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.564-585, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40186-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Encrypted Machine Learning using Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbounded Inner-Product Functional Encryption with Succinct Keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2019 - 17th International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bogota, Colombia. pp.426-441, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21568-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Evaluation of Quadratic Polynomials on Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2019 - International Conference on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, New York, United States. pp.87-106, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30215-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible E-Cash from Constrained Pseudo-Random Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT 2019 - 25th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kobe, Japan. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34578-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Plaintext-Equality of Low-Entropy Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2018 - 16th International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93387-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Security of Randomizable Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2018 - The Cryptographers' Track at the RSA Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76953-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Leakage of Corrupted Garbled Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProvSec 2018 - 12th International Conference on Provable Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jeju, South Korea. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01446-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT '18 - 24th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03329-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Strategy-Resistant Privacy-Preserving Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98989-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Password-Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Reyzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Yakoubov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2018 - 37th Annual International Conference on the Theory and Applications of Cryptographic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tel Aviv, Israel. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78372-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homomorphic-Policy Attribute-Based Key Encapsulation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Information Security (ISC '17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Ho Chi Minh, Vietnam. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69659-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTBPEKE: Verifier-based Two-Basis Password Exponential Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3052973.3053026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the Strong RSA Assumption from Arguments over the Integers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2017 - 36th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56614-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Computing for Handling Strong Corruptions in Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Boldyreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSF 2017 - 30th IEEE Computer Security Foundations Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santa Barbara, CA, United States. pp.159 - 175, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSF.2017.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Encryption with Oblivious Helper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3052973.3052996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut Down the Tree to Achieve Constant Complexity in Divisible E-Cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography - PKC 2017 - 20th International Conference on Practice and Theory in Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Amsterdam, Netherlands. pp.61-90, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54365-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Erasures with Explainable Hash Proof Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography - PKC 2017 - 20th International Conference on Practice and Theory in Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Amsterdam, Netherlands. pp.151-174, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54365-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Password-Protected Secret Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2016 - 21st European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.61-79, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45741-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Whole is Less Than the Sum of Its Parts: Constructing More Efficient Lattice-Based AKEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael del Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Lyubashevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2016 - 10th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Amalfi, Italy. pp.273 - 291, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44618-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legally Fair Contract Signing Without Keystones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ferradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Maimut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2016 - 14th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Guildford, United Kingdom. pp.175 - 190, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39555-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption Switching Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crypto 2016 - 36th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53018-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Randomizable Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryptographers' Track at the RSA Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.111 - 126, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29485-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Key Encryption Indistinguishable Under Plaintext-Checkable Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.332-352, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Pseudo-Random Number Generators with Input Secure Against Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ruhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28166-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Functional Encryption Schemes for Inner Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.733-751, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Divisible E-Cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28166-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible E-Cash Made Practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.77-100, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctions for Hash Proof Systems: New Constructions and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sofia, Bulgaria. pp.69-100, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46803-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Zero-Knowledge Arguments and Applications to the Malicious Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeteck Wee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Santa Barbara, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48000-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Distributed Computation on Private Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Delegation of Zero-Knowledge Proofs of Knowledge in a Pairing-Friendly Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina. pp.167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward Secure Non-Interactive Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amalfi, Italy. pp.21-39, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10879-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHF-Friendly Non-Interactive Commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bangalore, India. pp.214-234, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-42033-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Improvement of Lindell's UC-Secure Commitment Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2013 - 11th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Banff, Canada. pp.534-551, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38980-1_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient UC-Secure Authenticated Key-Exchange for Algebraic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2013 - 16th International Conference on Practice and Theory in Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Nara, Japan. pp.272-291, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36362-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tighter Reductions for Forward-Secure Signature Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography (PKC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Nara, Japan. pp.292-311, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36362-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-channel broadcast encryption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS '13 Proceedings of the 8th ACM SIGSAC symposium on Information, computer and communications security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hangzhou, China. pp.277-286, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484313.2484348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Techniques for SPHFs and Efficient One-Round PAKE Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2013 - 33rd Annual Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa Barbara, CA, United States. pp.449-475, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40041-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Analysis of Pseudo-Random Number Generators with Input: /dev/random is not Robust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniy Dodis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ruhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wichs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CCS 2013 - 20th ACM Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508859.2516653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2012 - 15th International Conference on Practice and Theory in Public Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.390-397, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30057-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message-Based Traitor Tracing with Optimal Ciphertext Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATINCRYPT 2012 - 2nd International Conference on Cryptology and Information Security in Latin America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.56-77, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33481-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA Broadcast Encryption with Constant-Size Secret Keys and Ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak F. Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2012 - 17th Australasian Conference Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Wollongong, Australia. pp.308-321, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31448-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Dynamic Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.166-183, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verified security of redundancy-free encryption from Rabin and RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Zanella-Béguelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS '12 - ACM conference on Computer and communications security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Raleigh, NC, United States. pp.724-735, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2382196.2382272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Round-Optimal Partially-Blind Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.95-112, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-Optimal Privacy-Preserving Protocols with Smooth Projective Hash Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCC 2012 - Ninth IACR Theory of Cryptography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Taormina, Italy. pp.94-112, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28914-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures on Randomizable Ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2011 - Proceedings of the 2011 International Conference on Practice and Theory in Public Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Taormina, Italy. pp.403-422, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19379-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributory Password-Authenticated Group Key Exchange with Join Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Granboulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Francisco, United States. pp.142-160, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19074-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Notions for Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2011 - 9th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nerja, Spain. pp.377-394, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21554-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated Traceable Anonymous Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Cryptology and Information Security (LatinCrypt '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Puebla, Mexico. pp.40--60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Cryptography from Weak Secrets - Building Efficient PKE and IBE from Distributed Passwords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third African International Conference on Cryptology (AfricaCrypt '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Stellenbosch, South Africa. pp.297--315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Group Key Exchange with On-Demand Computation of Subgroup Keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Manulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third African International Conference on Cryptology (AfricaCrypt '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stellenbosch, South Africa. pp.351--368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferable Constant-Size Fair E-Cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Workshop on Cryptology and Network Security (CANS '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kanazawa, Ishikawa, Japan. pp.226--247, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10433-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Authenticated Group Key Agreement with Adaptive Security and Contributiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second African International Conference on Cryptology (AfricaCrypt '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Gammarth - Tunisie, Tunisia. pp.254--271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs on Encrypted Values in Bilinear Groups and an Application to Anonymity of Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Pairing-based Cryptography (Pairing 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Palo Alto, California, United States. pp.132-149, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03298-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Public-Key Cryptography from Weak Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Practice and Theory in Public-Key Cryptography (PKC '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Irvine, California, USA, United States. pp.139--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Randomness Extraction from a Diffie-Hellman Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology -- Proceedings of EUROCRYPT '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cologne, Allemagne, Germany. pp.572--589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Projective Hashing for Conditionally Extractable Commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology -- Proceedings of CRYPTO '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Santa-Barbara, Californie, United States. pp.671--689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Threshold Public-Key Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delerablée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology -- Proceedings of CRYPTO '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Santa-Barbara, Californie, United States. pp.317--334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous and Transparent Gateway-based Password-Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Cryptology and Network Security (CANS '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hong-Kong, China. pp.133--148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Proxy Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amalfi, Italie, Italy. pp.201--217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Two-Party Password-Based Key Exchange Protocols in the UC Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryptographers' Track at RSA Conference '08 (CT-RSA '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Francisco, Californie, Germany. pp.335--351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Factor Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Applied Cryptography and Network Security (ACNS '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, New-York, Etats-Unis, United States. pp.277--295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Anonymity Notions for Identity-Based Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amalfi, Italie, Italy. pp.375--391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMAC is a Randomness Extractor and Applications to TLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd ACM Symposium on InformAtion, Computer and Communications Security (ASIACCS '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tokyo, Japon, Japan. pp.21--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of the Boneh and Shacham Group Signature Scheme to Biometric Authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Workshop on Security (IWSEC '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Kagawa, Japon, Japan. pp.219--230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Study of the Privacy Concerns in Biometric-based Remote Authentication Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Information Security Practice and Experience Conference (ISPEC '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sydney, Australie, Australia. pp.56--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably secure password-based authentication in TLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 ACM Symposium - ASIACCS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Taipei, Taiwan. pp.35, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1128817.1128827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Twist-AUgmented technique for key exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Theory and Practice of Public Key Cryptology - PKC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, New York, USA, pp.410-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Password-Based Group Key Exchange Protocol in the Standard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Shanghai, China. pp.332-347, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11935230_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Group Key Exchange in a Constant Number of Rounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Key Cryptography - PKC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, New York, United States. pp.427-442, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11745853_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Authenticated Key Exchange in the Three-Party Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Key Cryptography - PKC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Les Diablerets, Switzerland. pp.65-84, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30580-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Threshold Authenticated Key Exchange from Short Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Chennai, India. pp.566-584, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11593447_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Time Verifier-Based Encrypted Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Key Cryptography - PKC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Les Diablerets, Switzerland. pp.47-64, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30580-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Password-Based Encrypted Key Exchange Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, San Francisco, United States. pp.191-208, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30574-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold Cryptosystems Secure against Chosen-Ciphertext Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2001, 7th International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Gold Coast, Australia. pp.351-368, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45682-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multi-candidate election system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poupard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twentieth Annual ACM Symposium on Principles of Distributed Computing : PODC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Newport, Rhode Island, United States. pp.274-283, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/383962.384044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Cryptology -- AFRICACRYPT 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Nitaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tajjeeddine Rachidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Cryptology – AFRICACRYPT 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Pointcheval; Damien Vergnaud. Springer, 8469, pp.476, 2014, Lecture Notes in Computer Science, 978-3-319-06733-9. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06734-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Pointcheval and Thomas Johansson. Springer, 7237, 755 p., 2012, Lecture Notes in Computer Science, 978-3-642-29010-7. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on Practice and Theory in Public Key Cryptography (PKC '10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phong Q. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Phong Q. and Pointcheval, David. Springer, 6056, pp.519, 2010, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on Applied Cryptography and Network Security (ACNS '09)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdalla, Michel and Pointcheval, David and Fouque, Pierre-Alain and Vergnaud, Damien. Springer, 5536, pp.534, 2009, LNCS, 978-3-642-01957-9. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01957-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Signature with Stepping Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Naccache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Security: From Theory to Applications : Essays Dedicated to Jean-Jacques Quisquater on the Occasion of His 65th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6805, Springer, pp.108-131, 2012, LNCS - Lecture Notes in Computer Science, 978-3-642-28367-3. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28368-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotomic Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Naccache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Security: From Theory to Applications : Essays Dedicated to Jean-Jacques Quisquater on the Occasion of His 65th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6805, Springer, pp.143-155, 2012, LNCS - Lecture Notes in Computer Science, 978-3-642-28367-3. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28368-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSA Public-Key Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henk C. A. van Tilborg and Sushil Jajodia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Cryptography and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1069-1072, 2011, 978-1-4419-5905-8. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-5906-5_153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Some Incompatible Properties of Voting Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevallier-Mames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Chaum, R. Rivest, M. Jakobsson, B. Schoenmakers, P. Ryan, and J. Benaloh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Trustworthy Elections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6000, springer, pp.191--199, 2010, lncs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Anonymity Notions for Identity-Based Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Cortier and C. Kirchner and M. Okada and H. Sakurada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal to Practical Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 5458, Springer-Verlag, pp.138--157, 2009, Lecture notes in computer science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Consecutive Delegation of Signing Rights: Unifying Group and Proxy Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Cortier and C. Kirchner and M. Okada and H. Sakurada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal to Practical Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 5458, Springer-Verlag, pp.95--116, 2009, Lecture notes in computer science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Privacy Guarantees for Stochastic Gradient Langevin Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIANN: Low-Interaction Privacy-Preserving Deep Learning via Function Secret Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Tightness of Forward-Secure Signature Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Report 2017/746, IACR Cryptology ePrint Archive. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Reyzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Yakoubov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2017/1111, IACR Cryptology ePrint Archive. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better Security for Functional Encryption for Inner Product Evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2016/011, IACR. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homomorphic-Policy Attribute-Based Key Encapsulation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2016/1089, IACR Cryptology ePrint Archive. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Password-Protected Secret Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2016/123, IACR. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Functional Encryption Schemes for Inner Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/017, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Divisible E-cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/300, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Zero-Knowledge Arguments and Applications to the Malicious Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeteck Wee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/246, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Techniques for SPHFs and Efficient One-Round PAKE Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/188, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tighter Reductions for Forward-Secure Signature Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/196, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Delegation of Zero-Knowledge Proofs of Knowledge in a Pairing-Friendly Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/278, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Distributed Computation on Private Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/1196, IACR Cryptology ePrint Archive. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Key Encryption Indistinguishable Under Plaintext-Checkable Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/609, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible E-Cash Made Practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/785, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Erasures with Explainable Hash Proof Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/125, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifier-Based Password-Authenticated Key Exchange: New Models and Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2013/833, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctions for Hash Proof Systems: New Constructions and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/483, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd - Schémas symétriques prouvés sûrs contre les attaques par canaux auxiliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ruhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01345992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Pointcheval </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Among New CCA Security Notions for Approximate FHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Brzuska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (1), pp.1-35. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/aee0iv7sf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Multi-Client Functional Encryption with Strong Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schädlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Communications in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62056/andkp2fgx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Homomorphic Evaluation of Boolean Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.302 - 341. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tches.v2024.i3.302-341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Tightness of Forward-Secure Signature Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.84-150. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00145-018-9283-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new technique for compacting ciphertext in multi-channel broadcast encryption and attribute-based encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 723, pp.51 - 72. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2018.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible e-cash made practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2015.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-key encryption indistinguishable under plaintext-checkable attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (6), pp.288-303. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ifs.2015.0500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger ses données sur le cloud : utopie ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Smooth Projective Hash Functions and One-Round Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptology ePrint Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-Box Trace&Revoke Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Q. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (3), pp.418-448. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-012-9702-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA broadcast encryption with constant-size secret keys and ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Fayyaz Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.251-265. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-013-0190-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Blind Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (5), pp.627-661. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCS-130477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Password-Based Authentication in TLS using the Three-Party Group Diffie-Hellman Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Security and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3/4), pp.284-296. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSN.2007.013181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Authenticated Key Exchange in the Three-Party Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Proceedings - Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 153 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ip-ifs:20055073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-client Functional Encryption with Public Inputs and Strong Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography – IACR PKC 2025 - 28th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Røros, Norway. pp.68-101, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91826-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-client Attribute-Based and Predicate Encryption from Standard Assumptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schädlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCC 2024 - 22nd Theory of Cryptography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.31-64, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78020-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Universally-Verifiable Electronic Voting with Everlasting Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2024 - The 14th Conference on Security in Communication Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amalfi, Italy. pp.323-344, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71070-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribute-Based Signatures with Advanced Delegation, and Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delerablée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïck Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2024 - Cryptographers' Track at RSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, San Francisco California, United States. pp.224-248, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58868-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Security Notion for Decentralized Multi-Client Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cryptography and Network Security. ACNS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.336-365, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33491-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing a Linear Subspace: Application to Linearly-Homomorphic Group Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schädlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2023 - 26th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Atlanta (GA), United States. pp.312-341, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-31368-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifiable Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Guanzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-Homomorphic Signatures for Short Randomizable Proofs of Subset Membership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Joint Conference on Electronic Voting (E-Vote-ID '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeT a CAKE: Generic Transformations from Key Encaspulation Mechanisms to Password Authenticated Key Exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Beguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ricosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Applied Cryptography and Network Security (ACNS '23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. pp.516-538, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33491-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covercrypt: an Efficient Early-Abort KEM for Hidden Access Policies with Traceability from the DDH and LWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Brézot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2023 - 28th European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Analysis of Improved EDHOC Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772082v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Client Functional Encryption with Fine-Grained Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ky Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asiacrypt 2022 - 28th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22963-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910053v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyOPE: Malicious SecuritY for Oblivious Polynomial Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2022 - 13th Conference on Cryptography and Security for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amalfi, Italy. pp.663-686, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14791-3_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Quantum and UC-secure Oblivious Transfer from SPHF with Grey Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Foundations &amp; Practice of Security (FPS – 2022).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key-Policy ABE With Switchable Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delerablée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïck Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2022 - Security and Cryptography for Networks: 13th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amalfi, Italy. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14791-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Constant-Size Multi-authority Credentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2022 - 13th conference on security and cryptography for networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Amalfi, Italy. pp.411-434, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14791-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Client Inner-Product Functional Encryption with an Application to Money-Laundering Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CCS- Computer and Communications Security 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Decision Forest Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bettaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Bidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Cottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2021 - 16th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Vienna, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3465481.3465763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Verifiable Computation on Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2020 - 23rd IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Edinburgh / Virtual, United Kingdom. pp.124-154, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45388-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Decentralized Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2020 - 40th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santa Barbara / Virtual, United States. pp.747-775, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-56784-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Client Inner-Product Functional Encryption in the Random-Oracle Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Marival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Soleimanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2020 - 12th International Conference Security and Cryptography for Networks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Amalfi / Virtual, Italy. pp.525-545, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57990-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearly-Homomorphic Signatures and Scalable Mix-Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2020 - IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Edinburgh / Virtual, United Kingdom. pp.597-627, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-45388-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Inner Product Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2020 - Topics in Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.564-585, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40186-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially Encrypted Machine Learning using Functional Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2019 - Thirty-third Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Evaluation of Quadratic Polynomials on Encrypted Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC 2019 - International Conference on Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, New York, United States. pp.87-106, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30215-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbounded Inner-Product Functional Encryption with Succinct Keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour-Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2019 - 17th International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bogota, Colombia. pp.426-441, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21568-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible E-Cash from Constrained Pseudo-Random Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT 2019 - 25th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kobe, Japan. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34578-5_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Security of Randomizable Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2018 - The Cryptographers' Track at the RSA Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76953-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Leakage of Corrupted Garbled Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProvSec 2018 - 12th International Conference on Provable Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jeju, South Korea. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01446-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Multi-Client Functional Encryption for Inner Product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Dufour Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT '18 - 24th Annual International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brisbane, Australia. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03329-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Plaintext-Equality of Low-Entropy Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2018 - 16th International Conference on Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93387-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Strategy-Resistant Privacy-Preserving Elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98989-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Password-Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Reyzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Yakoubov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2018 - 37th Annual International Conference on the Theory and Applications of Cryptographic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tel Aviv, Israel. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78372-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homomorphic-Policy Attribute-Based Key Encapsulation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Information Security (ISC '17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Ho Chi Minh, Vietnam. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69659-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing the Strong RSA Assumption from Arguments over the Integers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2017 - 36th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56614-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Computing for Handling Strong Corruptions in Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Boldyreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSF 2017 - 30th IEEE Computer Security Foundations Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Santa Barbara, CA, United States. pp.159 - 175, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSF.2017.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTBPEKE: Verifier-based Two-Basis Password Exponential Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3052973.3053026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Encryption with Oblivious Helper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3052973.3052996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut Down the Tree to Achieve Constant Complexity in Divisible E-Cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography - PKC 2017 - 20th International Conference on Practice and Theory in Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Amsterdam, Netherlands. pp.61-90, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54365-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Erasures with Explainable Hash Proof Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography - PKC 2017 - 20th International Conference on Practice and Theory in Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Amsterdam, Netherlands. pp.151-174, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-54365-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Randomizable Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryptographers' Track at the RSA Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.111 - 126, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29485-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Password-Protected Secret Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS 2016 - 21st European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Heraklion, Greece. pp.61-79, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45741-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legally Fair Contract Signing Without Keystones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ferradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Maimut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2016 - 14th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Guildford, United Kingdom. pp.175 - 190, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39555-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Whole is Less Than the Sum of Its Parts: Constructing More Efficient Lattice-Based AKEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael del Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Lyubashevsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2016 - 10th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Amalfi, Italy. pp.273 - 291, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44618-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption Switching Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crypto 2016 - 36th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Santa Barbara, United States. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-53018-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Distributed Computation on Private Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Key Encryption Indistinguishable Under Plaintext-Checkable Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.332-352, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Functional Encryption Schemes for Inner Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.733-751, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Divisible E-Cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28166-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Pseudo-Random Number Generators with Input Secure Against Side-Channel Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ruhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28166-7_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible E-Cash Made Practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Maryland, United States. pp.77-100, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46447-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctions for Hash Proof Systems: New Constructions and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sofia, Bulgaria. pp.69-100, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46803-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Zero-Knowledge Arguments and Applications to the Malicious Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeteck Wee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Santa Barbara, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48000-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Delegation of Zero-Knowledge Proofs of Knowledge in a Pairing-Friendly Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina. pp.167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward Secure Non-Interactive Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN '14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amalfi, Italy. pp.21-39, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10879-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Improvement of Lindell's UC-Secure Commitment Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2013 - 11th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Banff, Canada. pp.534-551, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38980-1_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPHF-Friendly Non-Interactive Commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bangalore, India. pp.214-234, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-42033-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-channel broadcast encryption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Cuong Trinh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA CCS '13 Proceedings of the 8th ACM SIGSAC symposium on Information, computer and communications security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hangzhou, China. pp.277-286, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2484313.2484348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient UC-Secure Authenticated Key-Exchange for Algebraic Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2013 - 16th International Conference on Practice and Theory in Public-Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Nara, Japan. pp.272-291, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36362-7_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tighter Reductions for Forward-Secure Signature Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public-Key Cryptography (PKC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Nara, Japan. pp.292-311, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-36362-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Techniques for SPHFs and Efficient One-Round PAKE Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2013 - 33rd Annual Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Santa Barbara, CA, United States. pp.449-475, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40041-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Analysis of Pseudo-Random Number Generators with Input: /dev/random is not Robust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniy Dodis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ruhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wichs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CCS 2013 - 20th ACM Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2508859.2516653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round-Optimal Privacy-Preserving Protocols with Smooth Projective Hash Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCC 2012 - Ninth IACR Theory of Cryptography Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Taormina, Italy. pp.94-112, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28914-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Round-Optimal Partially-Blind Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.95-112, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2012 - 15th International Conference on Practice and Theory in Public Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.390-397, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30057-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message-Based Traitor Tracing with Optimal Ciphertext Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATINCRYPT 2012 - 2nd International Conference on Cryptology and Information Security in Latin America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.56-77, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33481-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Dynamic Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN 2012 - 8th International Conference Security and Cryptography for Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amalfi, Italy. pp.166-183, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32928-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive CCA Broadcast Encryption with Constant-Size Secret Keys and Ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak F. Shahandashti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISP 2012 - 17th Australasian Conference Information Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Wollongong, Australia. pp.308-321, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31448-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verified security of redundancy-free encryption from Rabin and RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Zanella-Béguelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS '12 - ACM conference on Computer and communications security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Raleigh, NC, United States. pp.724-735, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2382196.2382272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Notions for Broadcast Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Strefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNS 2011 - 9th International Conference Applied Cryptography and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nerja, Spain. pp.377-394, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21554-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures on Randomizable Ciphertexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKC 2011 - Proceedings of the 2011 International Conference on Practice and Theory in Public Key Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Taormina, Italy. pp.403-422, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19379-8_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00542643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributory Password-Authenticated Group Key Exchange with Join Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Granboulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Francisco, United States. pp.142-160, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19074-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated Traceable Anonymous Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Cryptology and Information Security (LatinCrypt '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Puebla, Mexico. pp.40--60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Cryptography from Weak Secrets - Building Efficient PKE and IBE from Distributed Passwords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third African International Conference on Cryptology (AfricaCrypt '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Stellenbosch, South Africa. pp.297--315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Group Key Exchange with On-Demand Computation of Subgroup Keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Manulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third African International Conference on Cryptology (AfricaCrypt '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stellenbosch, South Africa. pp.351--368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth Projective Hashing for Conditionally Extractable Commitments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology -- Proceedings of CRYPTO '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Santa-Barbara, Californie, United States. pp.671--689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferable Constant-Size Fair E-Cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th International Workshop on Cryptology and Network Security (CANS '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kanazawa, Ishikawa, Japan. pp.226--247, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10433-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Authenticated Group Key Agreement with Adaptive Security and Contributiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second African International Conference on Cryptology (AfricaCrypt '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Gammarth - Tunisie, Tunisia. pp.254--271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs on Encrypted Values in Bilinear Groups and an Application to Anonymity of Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Pairing-based Cryptography (Pairing 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Palo Alto, California, United States. pp.132-149, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03298-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Public-Key Cryptography from Weak Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Practice and Theory in Public-Key Cryptography (PKC '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Irvine, California, USA, United States. pp.139--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Randomness Extraction from a Diffie-Hellman Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology -- Proceedings of EUROCRYPT '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cologne, Allemagne, Germany. pp.572--589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Threshold Public-Key Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delerablée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology -- Proceedings of CRYPTO '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Santa-Barbara, Californie, United States. pp.317--334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous and Transparent Gateway-based Password-Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Workshop on Cryptology and Network Security (CANS '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hong-Kong, China. pp.133--148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Proxy Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amalfi, Italie, Italy. pp.201--217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Two-Party Password-Based Key Exchange Protocols in the UC Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryptographers' Track at RSA Conference '08 (CT-RSA '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, San Francisco, Californie, Germany. pp.335--351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Factor Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Applied Cryptography and Network Security (ACNS '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, New-York, Etats-Unis, United States. pp.277--295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Anonymity Notions for Identity-Based Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCN '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amalfi, Italie, Italy. pp.375--391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMAC is a Randomness Extractor and Applications to TLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd ACM Symposium on InformAtion, Computer and Communications Security (ASIACCS '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Tokyo, Japon, Japan. pp.21--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Application of the Boneh and Shacham Group Signature Scheme to Biometric Authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Workshop on Security (IWSEC '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Kagawa, Japon, Japan. pp.219--230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Study of the Privacy Concerns in Biometric-based Remote Authentication Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Information Security Practice and Experience Conference (ISPEC '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sydney, Australie, Australia. pp.56--70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Twist-AUgmented technique for key exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Theory and Practice of Public Key Cryptology - PKC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, New York, USA, pp.410-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably secure password-based authentication in TLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 ACM Symposium - ASIACCS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Taipei, Taiwan. pp.35, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1128817.1128827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scalable Password-Based Group Key Exchange Protocol in the Standard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Shanghai, China. pp.332-347, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11935230_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Group Key Exchange in a Constant Number of Rounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Key Cryptography - PKC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, New York, United States. pp.427-442, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11745853_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Password-Based Authenticated Key Exchange in the Three-Party Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Key Cryptography - PKC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Les Diablerets, Switzerland. pp.65-84, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30580-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Threshold Authenticated Key Exchange from Short Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Chennai, India. pp.566-584, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11593447_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Time Verifier-Based Encrypted Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chevassut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Key Cryptography - PKC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Les Diablerets, Switzerland. pp.47-64, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30580-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Password-Based Encrypted Key Exchange Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, San Francisco, United States. pp.191-208, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30574-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold Cryptosystems Secure against Chosen-Ciphertext Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - ASIACRYPT 2001, 7th International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Gold Coast, Australia. pp.351-368, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45682-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multi-candidate election system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poupard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twentieth Annual ACM Symposium on Principles of Distributed Computing : PODC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Newport, Rhode Island, United States. pp.274-283, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/383962.384044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00565273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Cryptology -- AFRICACRYPT 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Nitaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tajjeeddine Rachidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in Cryptology – AFRICACRYPT 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Pointcheval; Damien Vergnaud. Springer, 8469, pp.476, 2014, Lecture Notes in Computer Science, 978-3-319-06733-9. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06734-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - EUROCRYPT 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Johansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Pointcheval and Thomas Johansson. Springer, 7237, 755 p., 2012, Lecture Notes in Computer Science, 978-3-642-29010-7. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on Practice and Theory in Public Key Cryptography (PKC '10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phong Q. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nguyen, Phong Q. and Pointcheval, David. Springer, 6056, pp.519, 2010, LNCS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on Applied Cryptography and Network Security (ACNS '09)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdalla, Michel and Pointcheval, David and Fouque, Pierre-Alain and Vergnaud, Damien. Springer, 5536, pp.534, 2009, LNCS, 978-3-642-01957-9. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01957-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceable Signature with Stepping Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Naccache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Security: From Theory to Applications : Essays Dedicated to Jean-Jacques Quisquater on the Occasion of His 65th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6805, Springer, pp.108-131, 2012, LNCS - Lecture Notes in Computer Science, 978-3-642-28367-3. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28368-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotomic Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Naccache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptography and Security: From Theory to Applications : Essays Dedicated to Jean-Jacques Quisquater on the Occasion of His 65th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6805, Springer, pp.143-155, 2012, LNCS - Lecture Notes in Computer Science, 978-3-642-28367-3. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28368-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSA Public-Key Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henk C. A. van Tilborg and Sushil Jajodia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Cryptography and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1069-1072, 2011, 978-1-4419-5905-8. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-5906-5_153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Some Incompatible Properties of Voting Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevallier-Mames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Chaum, R. Rivest, M. Jakobsson, B. Schoenmakers, P. Ryan, and J. Benaloh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Trustworthy Elections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6000, springer, pp.191--199, 2010, lncs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Anonymity Notions for Identity-Based Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Izabachène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Cortier and C. Kirchner and M. Okada and H. Sakurada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal to Practical Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 5458, Springer-Verlag, pp.138--157, 2009, Lecture notes in computer science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Consecutive Delegation of Signing Rights: Unifying Group and Proxy Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Fuchsbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Cortier and C. Kirchner and M. Okada and H. Sakurada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal to Practical Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS 5458, Springer-Verlag, pp.95--116, 2009, Lecture notes in computer science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Privacy Guarantees for Stochastic Gradient Langevin Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIANN: Low-Interaction Privacy-Preserving Deep Learning via Function Secret Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ryffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Tightness of Forward-Secure Signature Reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Report 2017/746, IACR Cryptology ePrint Archive. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Authenticated Key Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Reyzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Yakoubov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2017/1111, IACR Cryptology ePrint Archive. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better Security for Functional Encryption for Inner Product Evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2016/011, IACR. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homomorphic-Policy Attribute-Based Key Encapsulation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Chotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Hieu Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2016/1089, IACR Cryptology ePrint Archive. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Password-Protected Secret Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Cornejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Nitulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2016/123, IACR. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tighter Reductions for Forward-Secure Signature Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/196, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Delegation of Zero-Knowledge Proofs of Knowledge in a Pairing-Friendly Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/278, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Distributed Computation on Private Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/1196, IACR Cryptology ePrint Archive. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Divisible E-cash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/300, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Functional Encryption Schemes for Inner Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo de Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/017, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Zero-Knowledge Arguments and Applications to the Malicious Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoeteck Wee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2015/246, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Techniques for SPHFs and Efficient One-Round PAKE Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cryptology ePrint Archive: Report 2015/188, IACR. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctions for Hash Proof Systems: New Constructions and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/483, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-Key Encryption Indistinguishable Under Plaintext-Checkable Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/609, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisible E-Cash Made Practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Canard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/785, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing Erasures with Explainable Hash Proof Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2014/125, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifier-Based Password-Authenticated Key Exchange: New Models and Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Benhamouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Cryptology ePrint Archive: Report 2013/833, IACR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd - Schémas symétriques prouvés sûrs contre les attaques par canaux auxiliaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ruhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pointcheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01345992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brzuska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aee0iv7sf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2024.i3.302-341" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sch&#228;dlich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/andkp2fgx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722996v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benhamouda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-018-9283-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Trinh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanders" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2015.0485" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2015.0500" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Fayyaz Shahandashti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Strefler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-013-0190-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC69RCSN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Q. Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9702-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQDDL4D6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Fuchsbauer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-130477" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevassut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo M&#246;ller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2007.013181" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-ifs:20055073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91826-1_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78020-2_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71070-4_15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delerabl&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Gouriou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58868-6_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33491-7_13" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04497276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; H&#233;bant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31368-4_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04283160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Br&#233;zot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola de Perthuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238146v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Beguinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ricosset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33491-7_19" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910053v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22963-3_4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14791-3_18" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14791-3_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Izabach&#232;ne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nitulescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14791-3_29" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772089v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bettaieb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bidoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cottier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772082v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03321368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bidoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3465763" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fiore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_21" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marival" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Soleimanian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57990-6_26" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chotard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour-Sans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Thanh Do" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40186-3_24" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ryffel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357165v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21568-2_21" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345627v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30215-3_5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34578-5_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93387-0_14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76953-0_17" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01446-9_1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668020v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour Sans" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03329-3_24" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98989-1_17" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Reyzin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Yakoubov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78372-7_13" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69659-1_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471737v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3053026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471901v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couteau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peters" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56614-6_11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628797v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boldyreva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2017.31" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3052996" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54365-8_4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54365-8_7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380699v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cornejo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45741-3_4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378005v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael del Pino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Lyubashevsky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44618-9_15" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ferradi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi G&#233;raud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Maimut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39555-5_10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407341v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53018-4_12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377997v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29485-8_7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131982v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242003v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bela&#239;d" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ruhault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_31" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131971v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Caro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_33" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247652v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_14" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134006v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131994v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46803-6_3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187833v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoeteck Wee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48000-7_6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243278v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10879-7_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42033-7_12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865612v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38980-1_34" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6836N4QK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790633v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_18" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-52CQ58GL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790626v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_19" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VHZ1WDQ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864356v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484313.2484348" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864345v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40041-4_25" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6GHXLR6W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864431v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Dodis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wichs" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508859.2516653" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764515v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30057-8_23" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764842v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764852v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak F. Shahandashti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31448-3_23" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764847v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_10" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764871v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zanella-B&#233;guelin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2382196.2382272" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764863v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672939v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28914-9_6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542643v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19379-8_25" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GKV1M9RL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915828v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Granboulan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19074-2_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PXHRG0WK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109954v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21554-4_22" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XHBLDPN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539542v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539541v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manulis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539543v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10433-6_15" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419147v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Catalano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539544v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03298-1_10" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419149v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419148v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zimmer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419145v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419154v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419150v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419153v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419157v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419155v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419158v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419151v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419156v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Tang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391374v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128817.1128827" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103433v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391361v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11935230_22" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391427v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11745853_28" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391472v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391437v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11593447_31" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391460v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391456v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30574-3_14" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565272v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45682-1_21" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565273v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stern" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/383962.384044" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321052v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nitaj" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajjeeddine Rachidi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089517v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06734-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766147v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johansson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29011-4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Q. Nguyen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539538v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01957-9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110870v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_10" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110874v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_12" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763543v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-5906-5_153" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539539v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevallier-Mames" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stern" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419144v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419143v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547726v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02896127v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667150v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668008v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380726v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402517v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380730v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108287v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139400v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139320v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139395v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132190v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139397v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245235v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068416v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088999v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068442v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093876v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068420v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01345992v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brzuska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Hieu Phan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pointcheval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/aee0iv7sf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ky Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sch&#228;dlich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/andkp2fgx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2024.i3.302-341" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01722996v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Abdalla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Benhamouda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-018-9283-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Cuong Trinh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.02.036" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanders" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2015.0485" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01385178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ifs.2015.0500" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blazy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vergnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Q. Ngo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-012-9702-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TQDDL4D6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Fayyaz Shahandashti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Strefler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-013-0190-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC69RCSN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Fuchsbauer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-130477" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevassut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo M&#246;ller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2007.013181" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-ifs:20055073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91826-1_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78020-2_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71070-4_15" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delerabl&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Gouriou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58868-6_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33491-7_13" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04497276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; H&#233;bant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31368-4_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Beguinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ricosset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Rossi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33491-7_19" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04283160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Br&#233;zot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola de Perthuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772082v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cottier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03910053v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22963-3_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820565v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Izabach&#232;ne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nitulescu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14791-3_29" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772089v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bettaieb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bidoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794260v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14791-3_7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14791-3_18" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03321368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bidoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3465481.3465763" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fiore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947359v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chotard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour-Sans" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56784-2_25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02948657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bourse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marival" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Soleimanian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57990-6_26" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02947353v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_21" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Thanh Do" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40186-3_24" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ryffel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345627v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30215-3_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21568-2_21" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34578-5_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76953-0_17" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903806v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01446-9_1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668020v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Dufour Sans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03329-3_24" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903746v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Santos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93387-0_14" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98989-1_17" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Reyzin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Yakoubov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78372-7_13" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69659-1_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471901v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peters" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56614-6_11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01628797v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boldyreva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Chen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2017.31" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471737v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3053026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3052973.3052996" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54365-8_4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54365-8_7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29485-8_7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cornejo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45741-3_4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377993v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ferradi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi G&#233;raud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Maimut" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Naccache" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39555-5_10" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378005v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael del Pino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Lyubashevsky" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44618-9_15" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407341v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53018-4_12" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243278v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131982v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_15" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131971v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo de Caro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_33" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_14" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bela&#239;d" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ruhault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28166-7_31" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134006v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46447-2_4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131994v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46803-6_3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187833v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoeteck Wee" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48000-7_6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940045v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089001v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10879-7_2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865612v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38980-1_34" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6836N4QK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915542v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-42033-7_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2484313.2484348" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790633v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_18" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-52CQ58GL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790626v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36362-7_19" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VHZ1WDQ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864345v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40041-4_25" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6GHXLR6W-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864431v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Dodis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wichs" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508859.2516653" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672939v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28914-9_6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764863v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764515v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30057-8_23" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764842v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33481-8_4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764847v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32928-9_10" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764852v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak F. Shahandashti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31448-3_23" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764871v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Zanella-B&#233;guelin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2382196.2382272" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109954v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21554-4_22" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XHBLDPN8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542643v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19379-8_25" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GKV1M9RL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915828v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Granboulan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19074-2_11" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PXHRG0WK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539542v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539541v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Manulis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539543v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10433-6_15" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419147v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Catalano" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539544v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03298-1_10" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419149v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419148v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zimmer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419154v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419150v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419153v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419157v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419155v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419158v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419151v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chabanne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419156v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Tang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103433v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391374v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1128817.1128827" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391361v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11935230_22" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391427v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11745853_28" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391472v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391437v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11593447_31" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391460v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30580-4_5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02391456v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30574-3_14" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565272v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45682-1_21" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00565273v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stern" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poupard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/383962.384044" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321052v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nitaj" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajjeeddine Rachidi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089517v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06734-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766147v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johansson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29011-4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Q. Nguyen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539538v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01957-9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110870v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_10" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110874v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_12" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763543v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-5906-5_153" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539539v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevallier-Mames" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stern" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419144v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419143v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547726v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02896127v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667150v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668008v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380726v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402517v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380730v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132190v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139397v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245235v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139400v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108287v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139320v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01139395v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068420v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068416v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088999v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01068442v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093876v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01345992v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>