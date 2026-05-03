--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -2799,196 +2799,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01427752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les transformations de la contribution scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, IV (2), pp.152-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hrc.1117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Material Ordering and the Care of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science, Technology, and Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (3), pp.338-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0162243914553129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01186728v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01256027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Manuscript Evaluation to Article Valuation: The Changing Technologies of Journal Peer Review</w:t>
               </w:r>
@@ -3059,50 +3059,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Blind Shall See! The Question of Anonymity in Journal Peer Review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ada: A Journal of Gender, New Media, and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, http://adanewmedia.org/2014/04/issue4-pontilletorny/. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7264/N3542KVW⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00981277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maintenance work and the performativity of urban inscriptions: the case of Paris subway signs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3111,148 +3202,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning D: Society and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (3), pp.404-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01017569v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-00981277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une écriture entre ordre et désordre. Le relevé de maintenance comme description normative</w:t>
               </w:r>
@@ -3314,50 +3314,223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La manufacture de l'évaluation scientifique. Algorithmes, jeux de données et outils bibliométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 177, pp.23-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.177.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une infrastructure élusive. Aménagements cyclables et troubles de la description dans OpenStreetMap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 178-179, pp.92-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00841777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fabrique scripturale du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3366,2278 +3539,2105 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echappées, Revue annuelle d'art et de design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.36-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La manufacture de l'évaluation scientifique. Algorithmes, jeux de données et outils bibliométriques</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie graphique et signalétique urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Graphisme en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.10-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La manufacture de l'évaluation scientifique : algorithmes, jeux de données, outils bibliométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 177, pp.23-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.177.0023⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 177, pp.25-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.177.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une infrastructure élusive. Aménagements cyclables et troubles de la description dans OpenStreetMap</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation collective et attributs individuels. À propos de la notion de publiant de l'AERES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association des Sociologues de l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.28-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01858079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les coulisses des articles scientifiques : définir des catégories de fraude et réguler les affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60, pp.247-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2012.06.395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre publique l'évaluation des SHS : les controverses sur les listes de revues de l'AERES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.11-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation collective et attributs individuels. A propos de la notion de publiant de l'AERES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association des Sociologues de l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.28-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signalétique du métro et politique de l'attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82, pp.21-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00699709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre publique l'évaluation des SHS : les controverses sur les listes de revues de l'AERES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.11-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revues et évaluation scientifique : fabriquer un monde de classements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de bord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.35-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménager des espaces circulables. La dynamique des déictiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 80, pp.177-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00606626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revues qui comptent, revues qu’on compte : produire des classements en économie et gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.2-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information voyageurs : inventer une signalétique collective à lʼère du 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville Rail &amp; Transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 494, pp.40-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00533475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placing Subway Signs: Practical Properties of Signs at Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visual Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (4), pp.441-462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville connectée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Novembre, pp.69-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revues qui comptent, revues qu'on compte : produire des classements en économie et gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.1-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00675862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The controversial policies of journal ratings: evaluating social sciences and humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.347-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3152/095820210X12809191250889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00568746v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture et action juridique. Portrait de l'huissier de justice en réparateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.15-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.8688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518221v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologies de la signature en science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ce que signer veut dire, 25, pp.135-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.025.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biobanking and Data Sharing: a Plurality of Exchange Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Milanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cambon-Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genomics, society, and policy / ESRC Genomics Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (1), pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-5354-3-1-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00268990v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un auteur scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67, pp.77-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00261793v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce scientifique et valeurs professionnelles : l'économie des pratiques de signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66, pp.93-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00261792v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signature et travail d'attribution : les ressorts de l'auteur scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 178-179, pp.92-125</w:t>
+              <w:t xml:space="preserve">, 2004, 127-128, pp.253-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00261790v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Authorship Practices and Institutional Contexts in Sociology: Elements for a Comparison of the United States and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Graphisme en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science, Technology, and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (2), pp.217-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0162243902250905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...1744 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00261761v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formats d'écriture et mondes scientifiques : le cas de la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3, pp.55-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.7445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00261788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biobanks for genomics and genomics for biobanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cambon-Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science, Technology, and Human Values</w:t>
-[...116 lines deleted...]
-              <w:t xml:space="preserve">Comparative and fonctional genomics</w:t>
+              <w:t xml:space="preserve">Comparative and Functional Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (6), pp.628-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5944,51 +5944,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00261740v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6262,50 +6262,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scritture urbane e molti modi di divenire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gianluca Burgio; Tiziana Migliore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Promesse del tempo. Polvere e significazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-39, 2024, 979-12-5615-141-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04789362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deux visages des artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6331,143 +6417,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-72, 2024, 9782385426088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04787092v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-04789362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance et réparation</w:t>
               </w:r>
@@ -7046,482 +7046,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What did we forget about ANT's roots in anthropology of writing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anders Blok; Ignacio Farías; Celia Roberts. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Companion to Actor-Network Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.101-111, 2019, 978-1-138-08472-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315111667-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172971v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards a study of city experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudio Coletta; Leighton Evans; Liam Heaphy; Rob Kitchin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creating Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.90-103, 2019, 9780815396253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781351182409-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01935242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Story of Time Keepers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Martinez &amp; P. Laviolette (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repair, Brokenness, Breakthrough: Ethnographic Responses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berghan Books, pp.197-200, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique des expérimentations urbaines. Innovation technologique et transformations des villes à Singapour et San Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781351182409-7⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Talvard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Courmont &amp; Patrick Le Galès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner la ville numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.47-67, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">What did we forget about ANT's roots in anthropology of writing?</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why do maintenance and repair matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anders Blok; Ignacio Farías; Celia Roberts. </w:t>
+              <w:t xml:space="preserve">Anders Blok, Ignacio Farías &amp; Celia Roberts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Companion to Actor-Network Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.101-111, 2019, 978-1-138-08472-8. </w:t>
-[...278 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, , p. 283-293, 2019, 978-1-138-08472-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172939v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -7606,225 +7606,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Multiple Walls of Graffiti Removal. Maintenance and Urban Assemblage in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrea Mubi Brighenti; Mattias Kärrholm. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Walls. Political and Cultural Meanings of Vertical Structures and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-235, 2018, 9781138304338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les classements à l'international des revues en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Barats; Julie Bouchard; Arielle Haakenstad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire et dire l’évaluation dans l’enseignement supérieur et la recherche. L'enseignement supérieur et la recherche conquis par la performance </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-153, 2018, 978-2356714855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01697116v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01866852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effacement des graffitis à Paris : un agencement de maintenance urbaine</w:t>
               </w:r>
@@ -8108,195 +8108,109 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Serge Borg, Maria Cheggour, Nadine Desrochers, Laurent Gajo, Vincent Larivière et Monica Vlad. </w:t>
+              <w:t xml:space="preserve">Serge Borg; Maria Cheggour; Nadine Desrochers; Laurent Gajo; Vincent Larivière; Monica Vlad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Université en contexte plurilingue dans la dynamique numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-227, 2016, 978-2-8130-0247-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428051v1</w:t>
+                <w:t xml:space="preserve">halshs-01423920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasite Users? The Volunteer Mapping of Cycling Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8316,73 +8230,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Mongili, G. Pellegrino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Infrastructure(s): Boundaries, Ecologies, Multiplicity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.146-167, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01188002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ficelles pour une ethnographie de l'écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8402,142 +8316,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Datchary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit précis de méthodologie. Le sens du détail dans les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le bord de l'eau, pp.17-30, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00903552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating a Biomedical Database. Writing, Reading and Invisible Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Writing: Understanding Textually-Mediated Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Continuum, pp.47-66, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00575215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Graphical Performation of a Public Space. The Subway Signs and their Scripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8557,73 +8471,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giovanna Sonda, Claudio Coletta, Francesco Gabbi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Plots, Organizing Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.11-22, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00536597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écologie informationnelle des lieux publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8643,57 +8557,130 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Licoppe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évolution des cultures numériques, de la mutation du lien social à l'organisation du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FYP, pp.94-101, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-00437214v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialité des écrits scientifiques et travail de frontières : le cas du format IMRAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Hert et M. Paul-Cavallier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences et frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.M.E, pp.229-253, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00268991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générique de noms et évaluation du travail scientifique</w:t>
               </w:r>
@@ -8746,167 +8733,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270572v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialité des écrits scientifiques et travail de frontières : le cas du format IMRAD</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Produire des actes juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Bidet, A. Borzeix, T. Pillon, G. Rot, F. Vatin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du travail et activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, pp.113-126, 2006, Le travail en débats</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00270571v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8916,120 +8830,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote speaker &amp;quot;Prendre soin des inscriptions urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Celles et ceux qui font durer la ville. Métiers du recyclage et de l’entretien des infrastructures urbaines"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisée par Elsa Koerner, Apr 2025, Le Mans Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contrasted Times of Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9045,87 +8959,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international sur la pédagogie de la transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale supérieure d'architecture et de paysage de Lille, Mar 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisateurs de la track “Re/symmetrizing Care: Thinking Technical and Natural Maintenance in the Anthropocene”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9140,73 +9054,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holding things together? Change, continuity, critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, STS-CH Conférence, Sep 2025, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soin des choses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9222,211 +9136,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Le soin des lieux. Maintenance - bâtiments et territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisée par Alexis Zimmer; Faculté d’architecture, Université de Liège, Apr 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing Graffiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First international workshop of the Urban Surfaces Research Network (USRN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sabina Andron; Konstantinos Avramidis; Tom Ward, Mar 2024, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touching Graffitied Surfaces, Caring for the City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making and Doing Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Social Studies of Science / EASST Conference, Jul 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Things Last. Maintenance and the Ontological Politics of Duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9442,73 +9356,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics of Technoscientific Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASST Conference, Jul 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">organisateurs de la track intitulée “The Times of Maintenance”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9524,168 +9438,345 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics of Technoscientific Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASST Conference, Jul 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Replication is Prohibited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Replicability Crisis: Philosophical, Legal and Sociological Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformative Agreements to Achieve Open Access - a First Systematic Analysis of Available Consortium-Publisher Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Coalition of Library Consortia (ICOLC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03027201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contracting in The Open Access Age: Unboxing ‘Big Deals’ In Academic Publishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S / EASST Conference, Locating and Timing Matters: Significance and Agency of STS in Emerging Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03027185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">organisateurs de la track intitulée “Maintenance and its Knowledge”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9694,378 +9785,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dominguez Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Social Studies of Science / EASST Conference, Locating and Timing Matters: Significance and Agency of STS in Emerging Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformative Agreements to Achieve Open Access - a First Systematic Analysis of Available Consortium-Publisher Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Basel Sustainable Publishing Forum The Global Transition to Open Access: Challenges and Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03027196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorations and Recompositions: the Lively Alchemy of Urban Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10081,717 +9995,799 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Social Studies of Science / EASST Conference, Locating and Timing Matters: Significance and Agency of STS in Emerging Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03020328v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metrics and Research Evaluation: National Cultures, Disciplinary Histories, Local Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HIRMEOS Workshop, Metrics and Altmetrics for Open Access Monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Produire des inscriptions sans laisser de traces : effacement des graffitis et patrimoine urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Suivre le patrimoine à la trace"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Nationales, Mar 2019, Pierrefitte-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution et originalité : les défis de l’intégrité scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intégrité scientifique à l’aune du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris II (O. Descamps), Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Organisateurs session “Infrastructures, Maintenance and Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dominguez Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S Annual Meeting - Innovations, Interruptions, Regenerations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Social Studies of Science, Sep 2019, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effaceurs de graffitis au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Déclaquemurer la peinture : politiques d’occupation de l’espace urbai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biennale Rose Béton, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Politics of un/Naming in the Evaluation Process”, Keynote lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Current challenges in the evaluation of social sciences and humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COST ENRESSH/Université Saint-Louis, Apr 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui signe les articles scientifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les JeudIST de l’IRD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD (Institut Recherche Développement), May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining the Walls Graffiti-Free: Infrastructure Work, Care, Public Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S Annual Meeting - Innovations, Interruptions, Regenerations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Social Studies of Science, Sep 2019, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser (avec) la maintenance”, Keynote lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique de l’IFRIS Fractures et soudures ou la modernité en restes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRIS (Institut Francilien Recherche Innovation Société), Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02379092v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologies graphiques des espaces urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Dans l’espace des signes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Drop Project / Ecole Supérieure d'art des Pyrénées-Pau, Jan 2018, Lourdes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Undeath of the Author: the politics of (un)naming in contemporary scholary communication</w:t>
               </w:r>
@@ -10853,132 +10849,50 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologies graphiques des espaces urbains</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Voir, cacher, se cacher, être vu... Politiques de l'anonymat dans le journal peer review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10987,290 +10901,372 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Le peer review à l’ère de l’open science. Enjeux et évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, URFIST Bordeaux, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01936181v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valuation and evaluation of scholarly journals: lists, indexes, labels and peer-review processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An International Perspective on Open Access in Scholarly Communication: Achivements and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSN International Center/UNESCO, Apr 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some developments of journal peer review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avenir des modèles de publication scientifique et de l’évaluation par les pairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Informatique de France / Société de Mathématiques Appliquées et Industrielles, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel auteur pour quelle contribution scientifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude CommonData 5 "Corpus de données et auctorialité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Sud - Montpellier, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Didier Torny</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating City Experiments, Workshop: Reshaping Cities through Data and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avenir des modèles de publication scientifique et de l’évaluation par les pairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Informatique de France / Société de Mathématiques Appliquées et Industrielles, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop: Reshaping Cities through Data and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maynooth University (Irlande), May 2017, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-01938344v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussant of the special track on Research Evaluation</w:t>
               </w:r>
@@ -11319,194 +11315,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating City Experiments, Workshop: Reshaping Cities through Data and Experiment</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Assemblages urbains, information, maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Ethnographier les infrastructures informationnelles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, STSLab, Université de Lausanne, Sep 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object ontologies and the contrasted in/visibilities of maintenance work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11522,57 +11436,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maintainers II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stevens Institute of Technology, Hoboken Apr 2017, Hoboken (New Jersey), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01509631v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La signature indéchiffrable : une sociologie de l’attribution scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque inaugural du GDR 3769 “Normes, Sciences et Techniques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, "Institut d'études avancées de Paris ", May 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Mobility, Information Infrastructures, Maintenance: The Case of Paris Subway Signs</w:t>
               </w:r>
@@ -11690,207 +11673,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La signature indéchiffrable : une sociologie de l’attribution scientifique</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thematic track: Before/After/Beyond Breakdown: Exploring Regimes of Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dominguez Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology by Other Means. Exploring Collectives, Spaces and Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4S (Society for the Social Studies of Science) / EASST (European Association for the Study of Science and Technology), Aug 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructures : forces et fragilités matérielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11906,73 +11820,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instruments, dispositifs et infrastructures : Voir l’action collective par la matérialité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA - SAD, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Changing Technologies of Peer Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11988,142 +11902,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Politics of Academic Publishing 1950-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, "The Royal Society ", Apr 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies d’attribution et contribution scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du STSlab de l’UNIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, "Université de Lausanne ", Mar 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Breakdown: Two Horizons of Maintenance Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12139,73 +12053,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance, Repair and Beyond,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Houston, S. Jackson, and D.K. Rosner,, Nov 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembling and Reassembling: the Dance of Maintenance in Urban Assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12221,280 +12135,362 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop When Things Break Down: Revisiting Repair, Relocating Materiality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Istituto Svizzero di Roma &amp; ETH Wohnforum-ETH CASE, May 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Be an Author: the Game of the Name in Scientific Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Authorship in Transition Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lorentz Center, Feb 2015, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacements de la contribution en sciences biomédicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERCRID (UMR 5137) &amp; centre culturel de Goutelas, Oct 2015, Marcoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open access, technologies d’évaluation, cercles des pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Science ouverte en marche : les chercheurs, acteurs des mutations de l'édition scientifique à l'ère de l'Open Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées Couperin, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le souci des infrastructures urbaines : vers une écologie de la maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tironi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire-atelier doctoral Visions Urbaines, Paris, ENS-Ulm, Département de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment décrire la ville cyclable ? Objets élusifs et travail de catégories dans OpenStreetMap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12510,73 +12506,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Web 2 Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'excellence au prisme de la manufacture bibliométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12592,224 +12588,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'irrésistible ascension du capitalisme académique ?, DIM IS2 IT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...25 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Numbers Race: Academic Excellence and Bibliometrics Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Annual esCTS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making the Cycling City Visible. Urban Facilities and Volunteered Geographic Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12825,57 +12739,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S - EASST meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-00824356v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Materiality, Maintenance and Fragility. The Care of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">'How Matter Matters', Third International Symposium on Process Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Corfu, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00602914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization, Information, Maintenance</w:t>
               </w:r>
@@ -12937,132 +12933,50 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materiality, Maintenance and Fragility. The Care of Things</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Organizing a public space. Subway signs and the shaping of rides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13071,73 +12985,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What is an Organization: Materiality, Agency and Discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montreal, Canada. pp.36-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00268248v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placing subway signs. Pragmatical properties of signs at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13153,113 +13067,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the International Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montreal, Canada. pp.217-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques juridiques et écrit électronique : la signature électronique dans la société de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Damien Collard</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fraenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13274,51 +13188,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de bilan du Programme interdisciplinaire CNRS"Société de l'information"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13328,616 +13242,616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soin des choses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.60-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le soin des choses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conférence-débat &amp;quot;Attention, soin, réparation : l’art d’accompagner le fragile héritage des Trente Glorieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023, pp.60-67</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Souviron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04317982v1</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Éric Monin</w:t>
+                <w:t xml:space="preserve">hal-04157404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces écrits qui peuplent la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRS Le Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03020356v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Material Ordering and the Care of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material Ordering and the Care of Things</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+                <w:t xml:space="preserve">Pratiques juridiques et écrit électronique : le cas des huissiers de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fraenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875511v1</w:t>
+                <w:t xml:space="preserve">hal-00263004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques juridiques et écrit électronique : le cas des huissiers de justice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques juridiques et écrit électronique : la signature électronique dans la société de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fraenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2005</w:t>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...112 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13947,59 +13861,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What direct support is available for open-access Diamond journals? Funding models and arrangements for implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What direct support is available for open-access Diamond journals? Funding models and arrangements for implementation</w:t>
+                <w:t xml:space="preserve">Quel soutien direct pour les revues Diamant en accès ouvert ? Modèles de financement et modalités de mises en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
@@ -14023,229 +14029,137 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133000v1</w:t>
+                <w:t xml:space="preserve">hal-04134537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel soutien direct pour les revues Diamant en accès ouvert ? Modèles de financement et modalités de mises en oeuvre</w:t>
+                <w:t xml:space="preserve">Contracter à l’heure de la publication en accès ouvert. Une analyse systématique des accords transformants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 206 150, CNRS; Comité pour la science ouverte. 2021, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03203560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14255,484 +14169,484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repeat After Me! Choreographic Performances of Writers and Graffiti Removers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeat After Me! Choreographic Performances of Writers and Graffiti Removers</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                <w:t xml:space="preserve">The dance of maintenance and the dynamics of urban assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03087743v1</w:t>
+                <w:t xml:space="preserve">hal-01235523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dance of maintenance and the dynamics of urban assemblages</w:t>
+                <w:t xml:space="preserve">Behind the scenes of scientific articles: defining categories of fraud and regulating cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behind the scenes of scientific articles: defining categories of fraud and regulating cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behind the scenes of scientific articles: defining categories of fraud and regulating cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01981265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performativité de l'écrit et travail de maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...174 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14800,51 +14714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78F7F748"/>
+    <w:nsid w:val="7E63AF75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15031,51 +14945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-pontille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6920-5333" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078708494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.csi.mines-paristech.fr/equipe/chercheurs/jerome-denis/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scriptopolis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez Rubio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14227.001.0001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololona Rabeharisoa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/une-journee-avec-bruno-latour/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis," TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_soin_des_choses-9782348064838" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alauzen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Doganova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Ortiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Pina-Stranger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/capitalization.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-signer-ensemble,fr,4,9782717868746.cfm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fraenkel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dalbignat-Deharo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02821633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Bouzon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20415/rhiz/041.e08" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05386230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2501.0073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08949468.2024.2366675" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04731151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31180" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31245" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.2317" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/njlis.v4i2.140344" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hummel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591835211068940" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306312720956720" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02544348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02614597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01427752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#234;tre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pothier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Deniau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2016.07.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243914553129" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10746-014-9335-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7264/N3542KVW" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.395" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858079v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606626v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656739v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533475v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568746v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/095820210X12809191250889" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518221v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8688" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.025.0135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268990v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-5354-3-1-17" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261793v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261792v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261790v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261788v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7445" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261761v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243902250905" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducournau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gourraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261760v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261714v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.141.0072" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261741v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/053901801040003004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261740v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450440v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05373660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262550758/fragilities/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2264" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787092v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789362v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iris.unikore.it/handle/11387/177931" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787654v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/sciences-et-techniques-en-societes/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9191.ch12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03960171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-International-Handbook-of-Failure/Mica-Pawlak-Horolets-Kubicki/p/book/9780367404048" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04192179v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/ecological-reparation" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625160/Peer-Review-Readers-in-the-Making-of-Scholarly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781351182409-7/towards-study-city-experiments-brice-laurent-david-pontille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351182409-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02172971v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315111667-12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02298963v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Talvard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02172939v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02021201v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697116v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-et-dire-levaluation/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Urban-Walls-Political-and-Cultural-Meanings-of-Vertical-Structures-and/Brighenti-Karrholm/p/book/9781138304338" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01922560v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/fr/ouvrages/ouvrage/les-objets-assembles/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673492v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cdf/4987" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490774v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428051v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423920v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188002v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903552v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575215v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536597v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00437214v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270572v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268991v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270571v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450421v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450480v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450448v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#252;ller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450648v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849956v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849945v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867011v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03867042v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027185v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03027852v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dominguez Rubio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020335v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027201v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027196v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020328v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379063v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379112v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379040v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379128v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379079v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379140v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379000v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379092v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936215v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936195v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938373v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938344v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667953v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667920v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667938v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509631v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429654v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429657v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429652v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429660v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429662v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258083v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258079v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258055v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258065v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258069v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824175v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824553v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824317v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tironi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824321v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824356v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685026v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602914v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268248v3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274544v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263030v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanchette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deharo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157404v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020356v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00875511v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263004v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262960v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04133000v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04134537v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203560v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087743v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01235523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806213v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780561v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981265v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518144v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-pontille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6920-5333" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078708494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.csi.mines-paristech.fr/equipe/chercheurs/jerome-denis/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scriptopolis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez Rubio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14227.001.0001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololona Rabeharisoa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/une-journee-avec-bruno-latour/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis," TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_soin_des_choses-9782348064838" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alauzen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Doganova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Ortiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Pina-Stranger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/capitalization.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-signer-ensemble,fr,4,9782717868746.cfm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fraenkel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dalbignat-Deharo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02821633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Bouzon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20415/rhiz/041.e08" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05386230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2501.0073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08949468.2024.2366675" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04731151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31180" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31245" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.2317" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/njlis.v4i2.140344" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hummel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591835211068940" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306312720956720" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02544348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02614597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01427752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#234;tre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pothier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Deniau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2016.07.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256027v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243914553129" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10746-014-9335-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7264/N3542KVW" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646545v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841777v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.395" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606626v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656739v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533475v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568746v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/095820210X12809191250889" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518221v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8688" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.025.0135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268990v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-5354-3-1-17" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261793v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261792v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261790v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261761v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243902250905" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261788v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7445" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducournau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gourraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261760v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261714v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.141.0072" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261741v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/053901801040003004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261740v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450440v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05373660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262550758/fragilities/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2264" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iris.unikore.it/handle/11387/177931" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787654v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/sciences-et-techniques-en-societes/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9191.ch12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03960171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-International-Handbook-of-Failure/Mica-Pawlak-Horolets-Kubicki/p/book/9780367404048" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04192179v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/ecological-reparation" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625160/Peer-Review-Readers-in-the-Making-of-Scholarly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02172971v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315111667-12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781351182409-7/towards-study-city-experiments-brice-laurent-david-pontille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351182409-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02298963v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Talvard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02172939v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02021201v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866852v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Urban-Walls-Political-and-Cultural-Meanings-of-Vertical-Structures-and/Brighenti-Karrholm/p/book/9781138304338" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-et-dire-levaluation/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01922560v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/fr/ouvrages/ouvrage/les-objets-assembles/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673492v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cdf/4987" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490774v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903552v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575215v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536597v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00437214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268991v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270572v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270571v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450480v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450448v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#252;ller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849956v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849945v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867011v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03867042v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027185v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03027852v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dominguez Rubio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020328v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379040v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379063v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379015v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379128v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379079v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379140v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379000v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379092v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936215v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938344v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936195v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667920v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667953v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667938v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429654v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429667v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429652v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429660v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429662v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258083v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258079v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258055v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258065v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258069v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824317v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tironi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824175v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824553v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602914v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685026v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268248v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274544v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263030v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanchette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deharo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317982v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157404v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020356v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00875511v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263004v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262960v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04133000v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04134537v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203560v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087743v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01235523v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780561v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981265v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518144v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>