--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -259,1024 +259,1024 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Care of Things: Ethics and Politics of Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Polity Press. , 2025, 9781509562381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fragilities: Essays on the Politics, Ethics, and Aesthetics of Maintenance and Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Domínguez Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Domínguez Rubio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The MIT Press, 2025, 9780262381116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7551/mitpress/14227.001.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pontille</w:t>
-[...17 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05361620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une journée avec Bruno Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782385426088</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04787640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soin des choses. Politiques de la maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Collection « Terrains philosophiques », Yves Citton et Mathieu Pottebonneville, 9782348064838</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03764476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scriptopolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Polity Press. , 2025, 9781509562381</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Non Standard, 2019, 979-10-96939-05-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitalization: A Cultural Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Doganova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Pina-Stranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9782385426088</w:t>
+              <w:t xml:space="preserve">, 2017, 9782356714220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Collection « Terrains philosophiques », Yves Citton et Mathieu Pottebonneville, 9782348064838</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signer ensemble. Contribution et évaluation en sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Études sociologiques, 9782717868746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite sociologie de la signalétique. Les coulisses des panneaux du métro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.1155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Florence Paterson</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02821633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail des huissiers : transformations d'un métier de l'écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fraenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dalbignat-Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Octarès éd., 2010, Collection Travail &amp; activité humaine, ISSN 1624-2041, 978-2-915346-79-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs et Enjeux des écrits au travail, SEMEN 28 coordonné par Séverine Equoy Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Bouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Equoy Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9782356714220</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Franche Comté, pp.154, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...276 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...94 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00480471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La signature scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Éditions. , pp.200, 2004, série "CNRS sociologie", 2-271-06221-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1326,51 +1326,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Endless Repetition of Graffiti Writing and Removing: Gestures, Sites, Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizomes: Cultural Studies in Emerging Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1404,51 +1404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signer le travail scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Que devient le travail intellectuel ?, 317-318, pp.73-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1482,64 +1482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Material Politics of Graffiti Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37 (4), pp.354-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1573,64 +1573,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l’innovation au prisme des opérations de maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (1), pp.180-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1649,312 +1649,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragilités matérielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fragilidades materiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (4), https://journals.openedition.org/rac/31180. </w:t>
+              <w:t xml:space="preserve">, 2023, 17 (4), https://journals.openedition.org/rac/31245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rac.31180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rac.31245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04319206v1</w:t>
+                <w:t xml:space="preserve">halshs-04319215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragilidades materiales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Material fragilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (4), https://journals.openedition.org/rac/31245. </w:t>
+              <w:t xml:space="preserve">, 2023, 17 (4), https://journals.openedition.org/rac/31276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rac.31245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rac.31276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04319215v1</w:t>
+                <w:t xml:space="preserve">halshs-04319209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material fragilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Fragilités matérielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (4), https://journals.openedition.org/rac/31276. </w:t>
+              <w:t xml:space="preserve">, 2023, 17 (4), https://journals.openedition.org/rac/31180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rac.31276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rac.31180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04319209v1</w:t>
+                <w:t xml:space="preserve">halshs-04319206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance and Its Knowledges: Functional Exploration, Biographical Supervision, and Behavioural Examination</w:t>
               </w:r>
@@ -1966,51 +1966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (3), pp.53-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2057,51 +2057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Diamond Open Access journals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2148,77 +2148,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting Attached to a Classic Mustang. Use, Maintenance and the Burden of Authenticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Material Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (3), pp.259-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2252,64 +2252,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance epistemology and public order: Removing graffiti in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Studies of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51 (2), pp.233-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2343,64 +2343,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soin des choses : l’émergence des maintenance studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Crieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15, pp.149-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2425,64 +2425,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance et attention à la fragilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Du pragmatisme au méliorisme radical</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2507,64 +2507,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond breakdown: exploring regimes of maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6.1, pp.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2589,51 +2589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Fact Checking: Reconsidering the Status of Truth of Published Articles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2671,51 +2671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praise of complexity: Researchers’ signature and the layer cake of the organizational affiliations in the research evaluation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Séné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2805,51 +2805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de la contribution scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, IV (2), pp.152-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2883,64 +2883,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material Ordering and the Care of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science, Technology, and Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (3), pp.338-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2974,51 +2974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Manuscript Evaluation to Article Valuation: The Changing Technologies of Journal Peer Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3065,51 +3065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Blind Shall See! The Question of Anonymity in Journal Peer Review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3156,64 +3156,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance work and the performativity of urban inscriptions: the case of Paris subway signs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning D: Society and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (3), pp.404-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3238,64 +3238,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une écriture entre ordre et désordre. Le relevé de maintenance comme description normative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56 (1), pp.83-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3314,2118 +3314,2118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La manufacture de l'évaluation scientifique. Algorithmes, jeux de données et outils bibliométriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Écologie graphique et signalétique urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Graphisme en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.10-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La manufacture de l'évaluation scientifique : algorithmes, jeux de données, outils bibliométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 177, pp.23-61. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 177, pp.25-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.177.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.177.0023⟩</w:t>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">David Pontille</w:t>
+                <w:t xml:space="preserve">hal-00821956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La manufacture de l'évaluation scientifique. Algorithmes, jeux de données et outils bibliométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 177, pp.23-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.177.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une infrastructure élusive. Aménagements cyclables et troubles de la description dans OpenStreetMap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 178-179, pp.92-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00841777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique scripturale du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echappées, Revue annuelle d'art et de design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.36-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">David Pontille</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation collective et attributs individuels. À propos de la notion de publiant de l'AERES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Graphisme en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19, pp.10-21</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association des Sociologues de l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.28-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01858079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signalétique du métro et politique de l'attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82, pp.21-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00699709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les coulisses des articles scientifiques : définir des catégories de fraude et réguler les affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60, pp.247-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2012.06.395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre publique l'évaluation des SHS : les controverses sur les listes de revues de l'AERES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.11-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation collective et attributs individuels. A propos de la notion de publiant de l'AERES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association des Sociologues de l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.28-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre publique l'évaluation des SHS : les controverses sur les listes de revues de l'AERES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.11-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revues et évaluation scientifique : fabriquer un monde de classements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de bord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.35-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménager des espaces circulables. La dynamique des déictiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 80, pp.177-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00606626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information voyageurs : inventer une signalétique collective à lʼère du 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ville Rail &amp; Transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 494, pp.40-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00533475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revues qui comptent, revues qu’on compte : produire des classements en économie et gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.2-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placing Subway Signs: Practical Properties of Signs at Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visual Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (4), pp.441-462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville connectée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Novembre, pp.69-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revues qui comptent, revues qu'on compte : produire des classements en économie et gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.1-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00675862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The controversial policies of journal ratings: evaluating social sciences and humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.347-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3152/095820210X12809191250889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00568746v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture et action juridique. Portrait de l'huissier de justice en réparateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.15-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.8688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518221v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologies de la signature en science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ce que signer veut dire, 25, pp.135-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.025.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biobanking and Data Sharing: a Plurality of Exchange Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Milanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cambon-Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genomics, society, and policy / ESRC Genomics Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (1), pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-5354-3-1-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00268990v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un auteur scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67, pp.77-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00261793v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce scientifique et valeurs professionnelles : l'économie des pratiques de signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66, pp.93-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00261792v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signature et travail d'attribution : les ressorts de l'auteur scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 177, pp.25-61. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 127-128, pp.253-275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...1584 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00261790v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authorship Practices and Institutional Contexts in Sociology: Elements for a Comparison of the United States and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science, Technology, and Human Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28 (2), pp.217-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5459,51 +5459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formats d'écriture et mondes scientifiques : le cas de la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3, pp.55-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5576,51 +5576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative and Functional Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (6), pp.628-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5639,217 +5639,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La signature scientifique. Authentification et valeur marchande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (141), pp.72-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.141.0072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00261714v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'écriture comme dispositif d'articulation entre terrain et recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alinéa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 12, pp.93-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00261760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'auteur scientifique en question : pratiques en psychologie et en sciences biomédicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 40 (3), pp.433-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5883,51 +5883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de la signature scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, CIX, pp.283-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5978,746 +5978,746 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maintenance and Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science and Technology in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">iSTE Editions Ltd; Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-257, 2025, Sciences, 9781789451917</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusion: What Fragility Does</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernando Dominguez-Rubio; Jérôme Denis; David Pontille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragilities: Essays on the Politics, Ethics and Aesthetics of Maintenance and Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIT Press, pp.247-262, 2025, 9780262550758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What fragility does</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernando Domínguez Rubio, Jérôme Denis, David Pontille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragilities: Essays on the Politics, Ethics and Aesthetics of Maintenance and Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIT Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.247-262, 2025, Infrastructures Series, 9780262550758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vololona Rabeharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Pontille; Vololona Rabeharisoa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology in Society</w:t>
+              <w:t xml:space="preserve">Une journée avec Bruno Latour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.239-257, 2025, Sciences, 9781789451917</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-17, 2024, 9782385426088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04789377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scritture urbane e molti modi di divenire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gianluca Burgio; Tiziana Migliore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Promesse del tempo. Polvere e significazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-39, 2024, 979-12-5615-141-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meltemi</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04789362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux visages des artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Pontille; Vololona Rabeharisoa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une journée avec Bruno Latour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-72, 2024, 9782385426088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04787092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance et réparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et techniques en sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">iSTE Editions Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-268, 2024, Encyclopédie SCIENCES, 978-1-78948-191-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9191.ch12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iSTE Editions Ltd</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04787654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...97 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Before Breakdown, After Repair: The Art of Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adriana Mica; Mikołaj Pawlak; Anna Horolets; Paweł Kubicki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge International Handbook of Failure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6759,64 +6759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni produits ni finis : l'art perturbateur de faire durer les choses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richert, Camille; Colin, Anna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogue de l’exposition « Chaleur Humaine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SilvanaEditoriale, pp.96-101, 2023</w:t>
@@ -6845,64 +6845,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivating Attention to Fragility: The Sensible Encounters of Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitris Papadopoulos; Maria Puig de la Bellacasa; Maddalena Tacchetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Reparation. Repair, Remediation and Resurgence in Social and Environmental Conflict</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6944,51 +6944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Review: Readers in the Making of Scholarly Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7046,165 +7046,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What did we forget about ANT's roots in anthropology of writing?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Why do maintenance and repair matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Anders Blok; Ignacio Farías; Celia Roberts. </w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anders Blok, Ignacio Farías &amp; Celia Roberts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Companion to Actor-Network Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.101-111, 2019, 978-1-138-08472-8. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, , p. 283-293, 2019, 978-1-138-08472-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172939v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dance of Maintenance and the Dynamics of Urban Assemblages. The Daily (Re)assemblage of Paris Subway Signs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ignaz Strebel, Alain Bovet, Philippe Sormani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repair Work Ethnographies. Revisiting Breakdown, Relocating Materiality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172971v2</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a study of city experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudio Coletta; Leighton Evans; Liam Heaphy; Rob Kitchin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creating Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7249,427 +7326,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What did we forget about ANT's roots in anthropology of writing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anders Blok; Ignacio Farías; Celia Roberts. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Companion to Actor-Network Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.101-111, 2019, 978-1-138-08472-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315111667-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172971v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Story of Time Keepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Martinez &amp; P. Laviolette (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repair, Brokenness, Breakthrough: Ethnographic Responses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berghan Books, pp.197-200, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique des expérimentations urbaines. Innovation technologique et transformations des villes à Singapour et San Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Talvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Courmont &amp; Patrick Le Galès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner la ville numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.47-67, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Multiple Walls of Graffiti Removal. Maintenance and Urban Assemblage in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Mubi Brighenti; Mattias Kärrholm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Walls. Political and Cultural Meanings of Vertical Structures and Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7711,51 +7711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les classements à l'international des revues en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7810,64 +7810,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effacement des graffitis à Paris : un agencement de maintenance urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Dodier; Antony Stavrianakis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les objets composés. Agencements, dispositifs, assemblages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, </w:t>
@@ -7909,51 +7909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructures de données bibliométriques et marché de l’évaluation scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8008,51 +8008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions profanes et attribution scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions science et bien commun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.137-152, 2017, 978-2-924661-21-5</w:t>
@@ -8081,51 +8081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excellence internationale, pertinence linguistique : les classements de revues en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8180,64 +8180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasite Users? The Volunteer Mapping of Cycling Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Mongili, G. Pellegrino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Infrastructure(s): Boundaries, Ecologies, Multiplicity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.146-167, 2014</w:t>
@@ -8266,64 +8266,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ficelles pour une ethnographie de l'écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Datchary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit précis de méthodologie. Le sens du détail dans les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le bord de l'eau, pp.17-30, 2013</w:t>
@@ -8352,51 +8352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating a Biomedical Database. Writing, Reading and Invisible Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Writing: Understanding Textually-Mediated Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Continuum, pp.47-66, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8421,64 +8421,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Graphical Performation of a Public Space. The Subway Signs and their Scripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giovanna Sonda, Claudio Coletta, Francesco Gabbi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Plots, Organizing Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.11-22, 2010</w:t>
@@ -8507,64 +8507,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écologie informationnelle des lieux publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Licoppe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évolution des cultures numériques, de la mutation du lien social à l'organisation du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FYP, pp.94-101, 2009</w:t>
@@ -8593,51 +8593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matérialité des écrits scientifiques et travail de frontières : le cas du format IMRAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Hert et M. Paul-Cavallier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E.M.E, pp.229-253, 2007</w:t>
@@ -8666,51 +8666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générique de noms et évaluation du travail scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Gaudez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des arts, sociologie des sciences (tome 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.225-241, 2007</w:t>
@@ -8739,51 +8739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire des actes juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Bidet, A. Borzeix, T. Pillon, G. Rot, F. Vatin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du travail et activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, pp.113-126, 2006, Le travail en débats</w:t>
@@ -8844,51 +8844,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote speaker &amp;quot;Prendre soin des inscriptions urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Celles et ceux qui font durer la ville. Métiers du recyclage et de l’entretien des infrastructures urbaines"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisée par Elsa Koerner, Apr 2025, Le Mans Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8913,64 +8913,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contrasted Times of Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international sur la pédagogie de la transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale supérieure d'architecture et de paysage de Lille, Mar 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9008,64 +9008,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisateurs de la track “Re/symmetrizing Care: Thinking Technical and Natural Maintenance in the Anthropocene”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holding things together? Change, continuity, critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, STS-CH Conférence, Sep 2025, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9090,64 +9090,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soin des choses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Le soin des lieux. Maintenance - bâtiments et territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisée par Alexis Zimmer; Faculté d’architecture, Université de Liège, Apr 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9166,208 +9166,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Touching Graffitied Surfaces, Caring for the City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Making and Doing Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Social Studies of Science / EASST Conference, Jul 2024, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Removing Graffiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First international workshop of the Urban Surfaces Research Network (USRN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sabina Andron; Konstantinos Avramidis; Tom Ward, Mar 2024, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Things Last. Maintenance and the Ontological Politics of Duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics of Technoscientific Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASST Conference, Jul 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9392,64 +9392,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">organisateurs de la track intitulée “The Times of Maintenance”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics of Technoscientific Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASST Conference, Jul 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9468,1904 +9468,1904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">organisateurs de la track intitulée “Maintenance and its Knowledge”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Florentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dominguez Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for the Social Studies of Science / EASST Conference, Locating and Timing Matters: Significance and Agency of STS in Emerging Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When Replication is Prohibited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Replicability Crisis: Philosophical, Legal and Sociological Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformative Agreements to Achieve Open Access - a First Systematic Analysis of Available Consortium-Publisher Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Coalition of Library Consortia (ICOLC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03027201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contracting in The Open Access Age: Unboxing ‘Big Deals’ In Academic Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S / EASST Conference, Locating and Timing Matters: Significance and Agency of STS in Emerging Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03027185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformative Agreements to Achieve Open Access - a First Systematic Analysis of Available Consortium-Publisher Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03027185v1</w:t>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">D. Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Basel Sustainable Publishing Forum The Global Transition to Open Access: Challenges and Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Bâle, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03027196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorations and Recompositions: the Lively Alchemy of Urban Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fernando Dominguez Rubio</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Social Studies of Science / EASST Conference, Locating and Timing Matters: Significance and Agency of STS in Emerging Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">D. Torny</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintaining the Walls Graffiti-Free: Infrastructure Work, Care, Public Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Basel Sustainable Publishing Forum The Global Transition to Open Access: Challenges and Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Bâle, Switzerland</w:t>
+              <w:t xml:space="preserve">4S Annual Meeting - Innovations, Interruptions, Regenerations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Social Studies of Science, Sep 2019, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser (avec) la maintenance”, Keynote lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Social Studies of Science / EASST Conference, Locating and Timing Matters: Significance and Agency of STS in Emerging Worlds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Ecole thématique de l’IFRIS Fractures et soudures ou la modernité en restes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRIS (Institut Francilien Recherche Innovation Société), Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrics and Research Evaluation: National Cultures, Disciplinary Histories, Local Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIRMEOS Workshop, Metrics and Altmetrics for Open Access Monographs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire des inscriptions sans laisser de traces : effacement des graffitis et patrimoine urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Suivre le patrimoine à la trace"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives Nationales, Mar 2019, Pierrefitte-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attribution et originalité : les défis de l’intégrité scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intégrité scientifique à l’aune du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris II (O. Descamps), Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisateurs session “Infrastructures, Maintenance and Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Dominguez Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S Annual Meeting - Innovations, Interruptions, Regenerations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Social Studies of Science, Sep 2019, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effaceurs de graffitis au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Déclaquemurer la peinture : politiques d’occupation de l’espace urbai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biennale Rose Béton, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Politics of un/Naming in the Evaluation Process”, Keynote lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Current challenges in the evaluation of social sciences and humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COST ENRESSH/Université Saint-Louis, Apr 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui signe les articles scientifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les JeudIST de l’IRD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD (Institut Recherche Développement), May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel auteur pour quelle contribution scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S Annual Meeting - Innovations, Interruptions, Regenerations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Social Studies of Science, Sep 2019, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Journée d’étude CommonData 5 "Corpus de données et auctorialité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Sud - Montpellier, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Pontille</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some developments of journal peer review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique de l’IFRIS Fractures et soudures ou la modernité en restes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRIS (Institut Francilien Recherche Innovation Société), Jun 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Avenir des modèles de publication scientifique et de l’évaluation par les pairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Informatique de France / Société de Mathématiques Appliquées et Industrielles, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valuation and evaluation of scholarly journals: lists, indexes, labels and peer-review processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An International Perspective on Open Access in Scholarly Communication: Achivements and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSN International Center/UNESCO, Apr 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologies graphiques des espaces urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études "Dans l’espace des signes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Drop Project / Ecole Supérieure d'art des Pyrénées-Pau, Jan 2018, Lourdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Undeath of the Author: the politics of (un)naming in contemporary scholary communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Role of Visibility in Academic Evaluation. (E)Valuation Studies in Science and Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humboldt Universität Berlin, Nov 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir, cacher, se cacher, être vu... Politiques de l'anonymat dans le journal peer review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Le peer review à l’ère de l’open science. Enjeux et évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, URFIST Bordeaux, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussant of the special track on Research Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An International Perspective on Open Access in Scholarly Communication: Achivements and Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISSN International Center/UNESCO, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">STI Conference « Open indicators: innovation, participation and actor-based STI indicators »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPEM &amp; ESIEE, Sep 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...171 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating City Experiments, Workshop: Reshaping Cities through Data and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop: Reshaping Cities through Data and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maynooth University (Irlande), May 2017, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblages urbains, information, maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Ethnographier les infrastructures informationnelles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, STSLab, Université de Lausanne, Sep 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11390,64 +11390,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object ontologies and the contrasted in/visibilities of maintenance work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maintainers II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stevens Institute of Technology, Hoboken Apr 2017, Hoboken (New Jersey), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11466,605 +11466,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Technologies d’attribution et contribution scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du STSlab de l’UNIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, "Université de Lausanne ", Mar 2016, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning Scientific Authorship into an Accountability Technology: the Rise of Contributorship in Biomedicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science and Technology by Other Means. Exploring Collectives, Spaces and Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4S (Society for the Social Studies of Science)/EASST( European Association for the Study of Science and Technology), Aug 2016, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La signature indéchiffrable : une sociologie de l’attribution scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque inaugural du GDR 3769 “Normes, Sciences et Techniques”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, "Institut d'études avancées de Paris ", May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Mobility, Information Infrastructures, Maintenance: The Case of Paris Subway Signs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Media of Cooperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Siegen, Nov 2016, Siegen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thematic track: Before/After/Beyond Breakdown: Exploring Regimes of Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Dominguez Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology by Other Means. Exploring Collectives, Spaces and Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4S (Society for the Social Studies of Science)/EASST( European Association for the Study of Science and Technology), Aug 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">, 4S (Society for the Social Studies of Science) / EASST (European Association for the Study of Science and Technology), Aug 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infrastructures : forces et fragilités matérielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instruments, dispositifs et infrastructures : Voir l’action collective par la matérialité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA - SAD, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Changing Technologies of Peer Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Politics of Academic Publishing 1950-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, "The Royal Society ", Apr 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Breakdown: Two Horizons of Maintenance Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance, Repair and Beyond,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Houston, S. Jackson, and D.K. Rosner,, Nov 2015, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12089,64 +12089,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembling and Reassembling: the Dance of Maintenance in Urban Assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop When Things Break Down: Revisiting Repair, Relocating Materiality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Istituto Svizzero di Roma &amp; ETH Wohnforum-ETH CASE, May 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12171,51 +12171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Be an Author: the Game of the Name in Scientific Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Authorship in Transition Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lorentz Center, Feb 2015, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12240,51 +12240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déplacements de la contribution en sciences biomédicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERCRID (UMR 5137) &amp; centre culturel de Goutelas, Oct 2015, Marcoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12309,51 +12309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open access, technologies d’évaluation, cercles des pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Science ouverte en marche : les chercheurs, acteurs des mutations de l'édition scientifique à l'ère de l'Open Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées Couperin, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12372,385 +12372,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Numbers Race: Academic Excellence and Bibliometrics Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Annual esCTS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'excellence au prisme de la manufacture bibliométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'irrésistible ascension du capitalisme académique ?, DIM IS2 IT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le souci des infrastructures urbaines : vers une écologie de la maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tironi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire-atelier doctoral Visions Urbaines, Paris, ENS-Ulm, Département de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment décrire la ville cyclable ? Objets élusifs et travail de catégories dans OpenStreetMap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Web 2 Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making the Cycling City Visible. Urban Facilities and Volunteered Geographic Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S - EASST meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12769,234 +12769,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organization, Information, Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference of the International Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Materiality, Maintenance and Fragility. The Care of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">'How Matter Matters', Third International Symposium on Process Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00602914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizing a public space. Subway signs and the shaping of rides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What is an Organization: Materiality, Agency and Discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montreal, Canada. pp.36-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13021,64 +13021,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placing subway signs. Pragmatical properties of signs at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the International Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montreal, Canada. pp.217-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13103,103 +13103,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques juridiques et écrit électronique : la signature électronique dans la société de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fraenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de bilan du Programme interdisciplinaire CNRS"Société de l'information"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13256,64 +13256,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soin des choses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.60-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13357,64 +13357,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Souviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13458,77 +13458,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces écrits qui peuplent la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRS Le Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13553,64 +13553,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material Ordering and the Care of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13628,90 +13628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques juridiques et écrit électronique : le cas des huissiers de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fraenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13742,90 +13742,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques juridiques et écrit électronique : la signature électronique dans la société de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fraenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13888,51 +13888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What direct support is available for open-access Diamond journals? Funding models and arrangements for implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13980,51 +13980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel soutien direct pour les revues Diamant en accès ouvert ? Modèles de financement et modalités de mises en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14072,51 +14072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contracter à l’heure de la publication en accès ouvert. Une analyse systématique des accords transformants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14183,51 +14183,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeat After Me! Choreographic Performances of Writers and Graffiti Removers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14245,64 +14245,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dance of maintenance and the dynamics of urban assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14320,51 +14320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind the scenes of scientific articles: defining categories of fraud and regulating cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14399,51 +14399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind the scenes of scientific articles: defining categories of fraud and regulating cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14474,51 +14474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind the scenes of scientific articles: defining categories of fraud and regulating cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14549,64 +14549,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performativité de l'écrit et travail de maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14714,51 +14714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E63AF75"/>
+    <w:nsid w:val="EE3917DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14945,51 +14945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-pontille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6920-5333" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078708494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.csi.mines-paristech.fr/equipe/chercheurs/jerome-denis/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scriptopolis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361620v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez Rubio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14227.001.0001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololona Rabeharisoa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/une-journee-avec-bruno-latour/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis," TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_soin_des_choses-9782348064838" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alauzen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Doganova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Ortiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Pina-Stranger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/capitalization.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-signer-ensemble,fr,4,9782717868746.cfm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fraenkel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dalbignat-Deharo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02821633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Bouzon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20415/rhiz/041.e08" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05386230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2501.0073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08949468.2024.2366675" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04731151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319206v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31180" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31245" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.2317" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/njlis.v4i2.140344" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hummel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591835211068940" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306312720956720" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02544348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02614597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01427752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#234;tre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pothier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Deniau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2016.07.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256027v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243914553129" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10746-014-9335-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7264/N3542KVW" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646545v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841777v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823197v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823196v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.395" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699709v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606626v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656739v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533475v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568746v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/095820210X12809191250889" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518221v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8688" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.025.0135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268990v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-5354-3-1-17" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261793v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261792v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261790v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261761v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243902250905" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261788v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7445" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducournau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gourraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261760v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261714v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.141.0072" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261741v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/053901801040003004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261740v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450440v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05373660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262550758/fragilities/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361658v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2264" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iris.unikore.it/handle/11387/177931" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787654v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/sciences-et-techniques-en-societes/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9191.ch12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03960171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-International-Handbook-of-Failure/Mica-Pawlak-Horolets-Kubicki/p/book/9780367404048" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04192179v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/ecological-reparation" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625160/Peer-Review-Readers-in-the-Making-of-Scholarly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02172971v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315111667-12" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781351182409-7/towards-study-city-experiments-brice-laurent-david-pontille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351182409-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02298963v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Talvard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02172939v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02021201v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866852v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Urban-Walls-Political-and-Cultural-Meanings-of-Vertical-Structures-and/Brighenti-Karrholm/p/book/9781138304338" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-et-dire-levaluation/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01922560v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/fr/ouvrages/ouvrage/les-objets-assembles/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673492v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cdf/4987" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490774v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903552v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575215v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536597v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00437214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268991v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270572v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270571v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450480v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450448v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#252;ller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849956v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849945v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867011v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03867042v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027185v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03027852v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dominguez Rubio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020328v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379040v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379063v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379015v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379128v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379079v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379140v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379000v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379092v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936215v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938366v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938344v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936195v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667920v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667953v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667938v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429654v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429667v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429652v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429660v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429662v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258083v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258079v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258055v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258065v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258069v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824317v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tironi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824175v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824553v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602914v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685026v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268248v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274544v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263030v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanchette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deharo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317982v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157404v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020356v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00875511v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263004v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262960v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04133000v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04134537v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203560v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087743v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01235523v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780561v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981265v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518144v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-pontille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6920-5333" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078708494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.csi.mines-paristech.fr/equipe/chercheurs/jerome-denis/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scriptopolis.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361606v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361620v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dom&#237;nguez Rubio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14227.001.0001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vololona Rabeharisoa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/une-journee-avec-bruno-latour/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03764476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis," TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_soin_des_choses-9782348064838" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alauzen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Doganova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Ortiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Pina-Stranger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/capitalization.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economica.fr/livre-signer-ensemble,fr,4,9782717868746.cfm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02821633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1155" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fraenkel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dalbignat-Deharo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Bouzon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20415/rhiz/041.e08" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05386230v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2501.0073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08949468.2024.2366675" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04731151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31245" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31276" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.31180" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2023.2317" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/njlis.v4i2.140344" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760851v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hummel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591835211068940" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306312720956720" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02544348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02614597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01427752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pr&#234;tre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pothier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Deniau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2016.07.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256027v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243914553129" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10746-014-9335-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7264/N3542KVW" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017569v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823196v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821956v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841777v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00823197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699709v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.395" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673354v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606626v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568746v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/095820210X12809191250889" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518221v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8688" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.025.0135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268990v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-5354-3-1-17" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261793v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261792v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261790v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261761v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243902250905" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261788v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7445" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducournau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Gourraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261714v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.141.0072" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261741v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/053901801040003004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261740v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361658v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2264" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05373660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/9780262550758/fragilities/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789377v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789362v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iris.unikore.it/handle/11387/177931" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787092v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787654v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/sciences-et-techniques-en-societes/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9191.ch12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03960171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-International-Handbook-of-Failure/Mica-Pawlak-Horolets-Kubicki/p/book/9780367404048" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04192179v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bristoluniversitypress.co.uk/ecological-reparation" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625160/Peer-Review-Readers-in-the-Making-of-Scholarly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02172939v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02021201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01935242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781351182409-7/towards-study-city-experiments-brice-laurent-david-pontille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351182409-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02172971v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315111667-12" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02298963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Talvard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866852v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Urban-Walls-Political-and-Cultural-Meanings-of-Vertical-Structures-and/Brighenti-Karrholm/p/book/9781138304338" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-et-dire-levaluation/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01922560v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/fr/ouvrages/ouvrage/les-objets-assembles/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673492v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cdf/4987" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490774v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903552v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575215v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536597v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00437214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268991v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270572v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270571v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450480v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450448v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#252;ller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450648v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849945v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849956v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867011v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03867042v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03027852v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Dominguez Rubio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020335v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torny" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027201v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020328v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379092v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379040v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379063v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379112v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379015v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379128v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379079v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379140v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936195v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938373v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938344v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936215v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938366v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667953v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667920v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667938v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429662v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429654v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429649v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429652v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429660v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258083v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258079v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258055v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258065v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258069v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824321v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824553v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824317v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tironi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824175v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685026v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602914v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268248v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274544v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263030v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanchette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deharo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317982v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157404v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Souviron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020356v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00875511v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263004v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262960v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04133000v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04134537v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203560v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087743v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01235523v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780561v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981265v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518144v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>