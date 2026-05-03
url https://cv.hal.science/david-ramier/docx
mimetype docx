--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1751,349 +1751,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an understanding of coupled physical and biological processes in the cultivated Sahel – 1. Energy and water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrological modelling and associated microwave emission of a semi-arid region in South-western Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boulain</w:t>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+                <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Timouk</w:t>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Rabanit</w:t>
+                <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.204-216. </w:t>
+              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.262-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00413374v1</w:t>
+                <w:t xml:space="preserve">insu-00413353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological modelling and associated microwave emission of a semi-arid region in South-western Niger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an understanding of coupled physical and biological processes in the cultivated Sahel – 1. Energy and water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+                <w:t xml:space="preserve">Nicolas Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Cappelaere</w:t>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+                <w:t xml:space="preserve">Franck Timouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Descroix</w:t>
+                <w:t xml:space="preserve">Manon Rabanit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.262-272. </w:t>
+              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.204-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00413353v1</w:t>
+                <w:t xml:space="preserve">insu-00413374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Land Surface Hydrology within the Noah-WRF Land-Atmosphere Mesoscale Model Applied to Semiarid Environment: Evaluation over the Dantiandou Kori (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3896,471 +3896,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion alternative des eaux pluviales permet-elle une maîtrise efficace des flux de micropolluants? Retour d'expérience des projets Matriochkas, MicroMégas et Roulépur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">Development of a Guideline for Evaluating the Performance of Multi-objective Sustainable Drainage Systems (SuDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France. 5p</w:t>
+              <w:t xml:space="preserve">Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266378v2</w:t>
+                <w:t xml:space="preserve">hal-02190319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi du fonctionnement d’une toiture végétalisée stockante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nuttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour des gestions locales de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Guideline for Evaluating the Performance of Multi-objective Sustainable Drainage Systems (SuDS)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">La gestion alternative des eaux pluviales permet-elle une maîtrise efficace des flux de micropolluants? Retour d'expérience des projets Matriochkas, MicroMégas et Roulépur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190319v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un guide méthodologique pour l'évaluation des performances des ouvrages de maîtrise à la source des eaux pluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ah-Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5188,51 +5188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5872,515 +5872,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological impact of green roofs on urban runoff at the watershed scale - Case studies in the Hauts-de-Seine county (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
+                <w:t xml:space="preserve">Design and realisation of a pilot site for monitoring Infiltrated soil water under a real on-site treatment system; evaluation of soil functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jouve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+                <w:t xml:space="preserve">Christophe Saillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.2B44-141VER</w:t>
+              <w:t xml:space="preserve">13th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2013) - Urban waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985188v1</w:t>
+                <w:t xml:space="preserve">hal-00843163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and realisation of a pilot site for monitoring Infiltrated soil water under a real on-site treatment system; evaluation of soil functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fouché</w:t>
+                <w:t xml:space="preserve">Hydrological impact of green roofs on urban runoff at the watershed scale - Case studies in the Hauts-de-Seine county (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Saillé</w:t>
+                <w:t xml:space="preserve">P. Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2013) - Urban waters: resource or risks?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Arcueil, France</w:t>
+              <w:t xml:space="preserve">NOVATECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.2B44-141VER</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843163v1</w:t>
+                <w:t xml:space="preserve">hal-00985188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of extensive green roof structures on the quantity and the quality of runoff waters – first results from an experimental test bench in Paris area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">FAVEUR: a functional model to assess hydrological performances of vegetative green roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pinta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">WGIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711248v1</w:t>
+                <w:t xml:space="preserve">hal-02060250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAVEUR: a functional model to assess hydrological performances of vegetative green roofs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence of extensive green roof structures on the quantity and the quality of runoff waters – first results from an experimental test bench in Paris area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WGIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">NOVATECH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060250v1</w:t>
+                <w:t xml:space="preserve">hal-01711248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence de la végétalisation extensive des toitures sur la quantité et la qualité des eaux de ruissellement - premiers résultats d'un banc d'essais en région parisienne</w:t>
               </w:r>
@@ -8768,90 +8768,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un protocole expérimental pour l'étude du couplage entre hydrologie et végétation en région centrale-sahélienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Timouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boubkraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8944,51 +8944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9327,51 +9327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmeda Assann Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Tan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04445153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos-Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-324" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Robineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2022.101179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03117976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Kanso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226510" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01850226v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10080987" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490940v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.578" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2014.993993" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B.A. Issoufou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5001-2014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Nasri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3917-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00694547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhoef" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Murray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saux-Picart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.08.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7968" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/007B8B01CB87D15770A4033F68FCBF627DFA7C11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coudert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.03.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P52K0DJZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413374v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29JX0JV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPBRDMN4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/731874" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413380v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12JWLR8F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merbold" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Scholes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1027-2009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.05.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4KP0WMC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504477v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Varn&#232;de" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Georgel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Val" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fass" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Val" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167782v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03898928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Yanlin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085440v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillerme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos Diaz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266378v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342772v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houssin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuttens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266367v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Foughali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Sabre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01850227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815055v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060217v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Claverie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwager" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mucig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368234v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambus C" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Versini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chollet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Safitri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985188v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843163v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saill&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711248v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060250v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713134v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dussuchale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060262v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05003108v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17816" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213655v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-860" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7342" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04439239v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570064v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02567519v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713598v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Douar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mabrouk Ameni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faucheux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936873v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;guinel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438769v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubkraoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collongues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delaval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kerloc'H" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmeda Assann Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Tan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04445153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos-Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-324" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Robineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2022.101179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03117976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Kanso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226510" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01850226v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10080987" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490940v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.578" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2014.993993" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B.A. Issoufou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5001-2014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Nasri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3917-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00694547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhoef" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Murray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saux-Picart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.08.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7968" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/007B8B01CB87D15770A4033F68FCBF627DFA7C11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coudert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.03.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P52K0DJZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPBRDMN4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29JX0JV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/731874" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413380v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12JWLR8F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merbold" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Scholes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1027-2009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.05.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4KP0WMC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504477v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Varn&#232;de" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Georgel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Val" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fass" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Val" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167782v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03898928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Yanlin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085440v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillerme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos Diaz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houssin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuttens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266378v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266367v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Foughali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Sabre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01850227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815055v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060217v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Claverie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwager" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mucig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368234v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambus C" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Versini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chollet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Safitri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saill&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985188v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouve" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060250v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711248v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713134v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dussuchale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060262v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05003108v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17816" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213655v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-860" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7342" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04439239v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570064v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02567519v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713598v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Douar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mabrouk Ameni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faucheux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936873v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;guinel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438769v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubkraoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collongues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delaval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kerloc'H" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>