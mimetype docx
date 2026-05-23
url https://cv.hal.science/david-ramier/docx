--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -100,274 +100,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying evapotranspiration fluxes on green roofs: A comparative analysis of observational methods</w:t>
+                <w:t xml:space="preserve">Evapotranspiration evaluation by 3 different protocols on a large green roof in the greater Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmeda Assann Ouédraogo</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+                <w:t xml:space="preserve">Leydy Alejandra Castellanos-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanlin Tan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166135⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-2023-324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385883v1</w:t>
+                <w:t xml:space="preserve">hal-04445153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evapotranspiration evaluation by 3 different protocols on a large green roof in the greater Paris area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying evapotranspiration fluxes on green roofs: A comparative analysis of observational methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmeda Assann Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leydy Alejandra Castellanos-Diaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Ramier</w:t>
+                <w:t xml:space="preserve">Yanlin Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 902, pp.166135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-2023-324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445153v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling hydrological and microclimate models to simulate evapotranspiration from urban green areas and air temperature at the district scale</w:t>
               </w:r>
@@ -500,51 +500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Investigation of the Accuracy of EC5 and 5TE Capacitance Sensors for Soil Moisture Monitoring in Urban Soils-Laboratory and Field Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tala Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tala Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -915,51 +915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75 (4), pp.987-997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -993,90 +993,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of green roofs to solve storm water issues at the basin scale: study in the Hauts-de-Seine County (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1117,265 +1117,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a field- and model-based climatology of surface energy and water cycles for dominant land cover types in the cultivated Sahel. Annual budgets and seasonality</w:t>
+                <w:t xml:space="preserve">Monitoring infiltration under a real on-site treatment system of domestic wastewater and evaluation of soil transfer function (Paris Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Velluet</w:t>
+                <w:t xml:space="preserve">Behzad Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Demarty</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-18-5001-2014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 73 (n° 11), pp. 7435-7444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-014-3917-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141698v1</w:t>
+                <w:t xml:space="preserve">hal-01168841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring infiltration under a real on-site treatment system of domestic wastewater and evaluation of soil transfer function (Paris Basin, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building a field- and model-based climatology of surface energy and water cycles for dominant land cover types in the cultivated Sahel. Annual budgets and seasonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Velluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behzad Nasri</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fouché</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H.B.A. Issoufou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 73 (n° 11), pp. 7435-7444. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (12), pp.5001-5024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-014-3917-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-5001-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168841v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal surface soil heat flux estimates from satellite data; results for the AMMA experiment at the Fakara (Niger) supersite</w:t>
               </w:r>
@@ -1387,51 +1387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verhoef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1508,51 +1508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hydrological behaviour of urban streets: Long-term observations and modelling of runoff losses and rainfall-runoff transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1605,745 +1605,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEtHyS_Savannah: A multiple source land surface model applied to Sahelian landscapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ottle</w:t>
+                <w:t xml:space="preserve">Towards an understanding of coupled physical and biological processes in the cultivated Sahel – 1. Energy and water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perrier</w:t>
+                <w:t xml:space="preserve">Nicolas Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Decharme</w:t>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Coudert</w:t>
+                <w:t xml:space="preserve">Franck Timouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rabanit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2009.03.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.204-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410338v1</w:t>
+                <w:t xml:space="preserve">insu-00413374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological modelling and associated microwave emission of a semi-arid region in South-western Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 375 (1-2), pp.262-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00413353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an understanding of coupled physical and biological processes in the cultivated Sahel – 1. Energy and water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boulain</w:t>
+                <w:t xml:space="preserve">A New Land Surface Hydrology within the Noah-WRF Land-Atmosphere Mesoscale Model Applied to Semiarid Environment: Evaluation over the Dantiandou Kori (Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saux-Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manon Rabanit</w:t>
+                <w:t xml:space="preserve">N. Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.002⟩</w:t>
+              <w:t xml:space="preserve">Advances in Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009, ID 731874 (13 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2009/731874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00413374v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Land Surface Hydrology within the Noah-WRF Land-Atmosphere Mesoscale Model Applied to Semiarid Environment: Evaluation over the Dantiandou Kori (Niger)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+                <w:t xml:space="preserve">Water and energy budgets simulation over the AMMA-Niger super-site spatially constrained with remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saux-Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Cappelaere</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Meteorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.287-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2009/731874⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00485075v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00413380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and energy budgets simulation over the AMMA-Niger super-site spatially constrained with remote sensing data</w:t>
+                <w:t xml:space="preserve">SEtHyS_Savannah: A multiple source land surface model applied to Sahelian landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saux-Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+                <w:t xml:space="preserve">Benoît Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.287-295. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 149 (9), pp.1421-1432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2009.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00413380v1</w:t>
+                <w:t xml:space="preserve">hal-00410338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation as driver of carbon fluxes in 11 African ecosystems</w:t>
               </w:r>
@@ -2476,51 +2476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the water budget of streets: experimentation and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2584,51 +2584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An urban lysimeter to assess runoff losses on asphalt concrete plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2758,51 +2758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Georgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Urban Drainage Modelling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2946,567 +2946,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi hydrologique de jardins de pluie expérimentaux à Paris (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Val</w:t>
+                <w:t xml:space="preserve">Efficacité des parkings perméables végétalisées pour la gestion de l’eau et des micropolluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Varnède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Fass</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183144v1</w:t>
+                <w:t xml:space="preserve">hal-04167782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi hydrologique de jardins de pluie expérimentaux à Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des parkings perméables végétalisées pour la gestion de l’eau et des micropolluants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of urbanization on groundwater of two urban watersheds. Two centuries of observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Santiago de Compostelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167782v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of urbanization on groundwater of two urban watersheds. Two centuries of observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi hydrologique de jardins de pluie expérimentaux à Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Santiago de Compostelle, France</w:t>
+              <w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569562v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evapotranspiration d'une toiture végétalisée expérimentale : observations et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmeda Assann Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Yanlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDHU - JOURNÉES DOCTORALES EN HYDROLOGIE URBAINE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3531,64 +3531,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l’information spatiale concernant des infrastructures hydrauliques historiques de la Ville de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3669,77 +3669,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Evapotranspiration ﬂux on a Blue Green Solution (Blue Green Wave)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3777,51 +3777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How efficient are SUDS for micropollutant management? Feedback from Matriochkas, MicroMégas and Roulépur projects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4027,51 +4027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi du fonctionnement d’une toiture végétalisée stockante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4152,51 +4152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion alternative des eaux pluviales permet-elle une maîtrise efficace des flux de micropolluants? Retour d'expérience des projets Matriochkas, MicroMégas et Roulépur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4415,51 +4415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAVEUR - A Simple Model for Design Extensive Green Roofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4491,1339 +4491,1339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum water content in vegetated green roofs substrate. Effect of substrate thickness.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental methods for estimating green roof evapotranspiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Sabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Moscou, Unknown Region. pp.172--174</w:t>
+              <w:t xml:space="preserve">Green infrastructure: nature-based solutions for sustainable and resilient cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190833v1</w:t>
+                <w:t xml:space="preserve">hal-01983461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental methods for estimating green roof evapotranspiration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximum water content in vegetated green roofs substrate. Effect of substrate thickness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Claverie</w:t>
+                <w:t xml:space="preserve">Maria Foughali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green infrastructure: nature-based solutions for sustainable and resilient cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Orvieto, Italy</w:t>
+              <w:t xml:space="preserve">SUITMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Moscou, Unknown Region. pp.172--174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983461v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure Et Modelisation Du Bilan Hydrologique D’une Noue Filtrante En Bordure De Voirie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ROULÉPUR: Evaluating innovative solutions for the source control of micropollutants associated with road and parking lot runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruzzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Doctorales en Hydrologie Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">NOVATECH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850227v1</w:t>
+                <w:t xml:space="preserve">hal-01709392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the relative roles of a vegetative filter strip and a biofiltration swale in a treatment train for road runoff</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
+                <w:t xml:space="preserve">Transfert of pollutants from an on-site waste water treatment to the ground water: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Jun 2016, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">43 rd IAH Congress. Groundwater and society: 60 years of IAH. September</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397765v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert of pollutants from an on-site waste water treatment to the ground water: a case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesurer l'efficacité des techniques alternatives pour la maîtrise des flux polluants: un challenge métrologique. Le cas de quatre dispositifs innovants suivis dans le cadre du projet ROULÉPUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43 rd IAH Congress. Groundwater and society: 60 years of IAH. September</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">NOVATECH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815055v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROULÉPUR: Evaluating innovative solutions for the source control of micropollutants associated with road and parking lot runoff</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mesure Et Modelisation Du Bilan Hydrologique D’une Noue Filtrante En Bordure De Voirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Kanso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées Doctorales en Hydrologie Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709392v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l'efficacité des techniques alternatives pour la maîtrise des flux polluants: un challenge métrologique. Le cas de quatre dispositifs innovants suivis dans le cadre du projet ROULÉPUR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the relative roles of a vegetative filter strip and a biofiltration swale in a treatment train for road runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jun 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711227v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des transferts d'eau dans une bande enherbée faisant partie d'un ouvrage végétalisé de filtration / infiltration des eaux de ruissellement de voirie</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The TERRACES project – A collaborative work to understand the role of vegetative green roof in refreshing the urban ambiances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Thomas</w:t>
+                <w:t xml:space="preserve">Rémi Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Sabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Schwager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mucig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2015 du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFHN, Nov 2015, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">9th International conference on Urban Climat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397414v1</w:t>
+                <w:t xml:space="preserve">hal-02060217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TERRACES project – A collaborative work to understand the role of vegetative green roof in refreshing the urban ambiances</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Schwager</w:t>
+                <w:t xml:space="preserve">Modelling of water content in road structure - The shoulder effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mucig</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cambus C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine Versini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference on Urban Climat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th International Urban Drainage Modelling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mont-Saint-Anne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060217v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of water content in road structure - The shoulder effect</w:t>
+                <w:t xml:space="preserve">The role of urban gardens in rain water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Berthier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antoine Versini</w:t>
+                <w:t xml:space="preserve">Jérémie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Urban Drainage Modelling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Mont-Saint-Anne, Canada</w:t>
+              <w:t xml:space="preserve">SUITMA 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368234v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of urban gardens in rain water management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des transferts d'eau dans une bande enherbée faisant partie d'un ouvrage végétalisé de filtration / infiltration des eaux de ruissellement de voirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Kanso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Chollet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUITMA 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2015 du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFHN, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190832v1</w:t>
+                <w:t xml:space="preserve">hal-01397414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAVEUR: un modèle réservoir pour aider à la conception des toitures végétalisées pour la gestion des eaux pluviales urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5872,325 +5872,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and realisation of a pilot site for monitoring Infiltrated soil water under a real on-site treatment system; evaluation of soil functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fouché</w:t>
+                <w:t xml:space="preserve">Hydrological impact of green roofs on urban runoff at the watershed scale - Case studies in the Hauts-de-Seine county (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Saillé</w:t>
+                <w:t xml:space="preserve">P. Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2013) - Urban waters: resource or risks?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Arcueil, France</w:t>
+              <w:t xml:space="preserve">NOVATECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.2B44-141VER</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843163v1</w:t>
+                <w:t xml:space="preserve">hal-00985188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological impact of green roofs on urban runoff at the watershed scale - Case studies in the Hauts-de-Seine county (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence of extensive green roof structures on the quantity and the quality of runoff waters – first results from an experimental test bench in Paris area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.2B44-141VER</w:t>
+              <w:t xml:space="preserve">NOVATECH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985188v1</w:t>
+                <w:t xml:space="preserve">hal-01711248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAVEUR: a functional model to assess hydrological performances of vegetative green roofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pinta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6205,251 +6209,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WGIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of extensive green roof structures on the quantity and the quality of runoff waters – first results from an experimental test bench in Paris area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">Design and realisation of a pilot site for monitoring Infiltrated soil water under a real on-site treatment system; evaluation of soil functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Saillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2013) - Urban waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711248v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence de la végétalisation extensive des toitures sur la quantité et la qualité des eaux de ruissellement - premiers résultats d'un banc d'essais en région parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6504,51 +6504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE DU FONCTIONNEMENT HYDROLOGIQUE DE TOITURES VEGETALISEES : OBSERVATIONS ET MODELISATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gallis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6616,90 +6616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TERRACES : Toitures vEgétales pour RafRaîchir les Ambiances Climatiques urbainES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Schwager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Mucig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6864,51 +6864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating Urban Heat Islands with Nature-Based Solutions: The PENATE Project in Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Gires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6998,51 +6998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning and Evaluating NATure-Based Solutions within local authoritiEs – the PENATE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Gires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7132,90 +7132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants du flux d'évapotranspiration d'une toiture végétalisée expérimentale : analyse à partir d'observations par la méthode du bilan hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanlin Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7240,77 +7240,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de cartes anciennes pour analyser l’évolution à long terme des nappes sous une mégapole : le cas de la carte de Delesse de 1882 à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7365,77 +7365,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La strate du sol d’une mégapole : observations localisées sur l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7503,77 +7503,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Aperture Scintillometer measurements above a large green roof to assess the evapotranspiration flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7611,103 +7611,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green roof set-up analysis: Monitoring and simulation of water and thermal transfer using HYDRUS-1D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Sabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Urban Climate/14th Symposium on the Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, New-York, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7726,273 +7726,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la variabilité spatiale du flux d'évapotranspiration. Applications au SIRTA.</w:t>
+                <w:t xml:space="preserve">Mesure de l'évapotranspiration de différentes toitures végétalisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Sabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du SIRTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques "Eaux Pluviales &amp; Végétal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713598v1</w:t>
+                <w:t xml:space="preserve">hal-01713033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'évapotranspiration de différentes toitures végétalisées</w:t>
+                <w:t xml:space="preserve">Étude de la variabilité spatiale du flux d'évapotranspiration. Applications au SIRTA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Douar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mabrouk Ameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques "Eaux Pluviales &amp; Végétal"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du SIRTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713033v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation hydrologique de l'interface Sol-Végétation-Atmosphère - Groupe de travail sur l'hydrologie du Plateau de Saclay</w:t>
               </w:r>
@@ -8030,51 +8030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'observatoire SIRTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Palaiseau, France</w:t>
@@ -8097,51 +8097,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t>
+                <w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
@@ -8176,97 +8176,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t>
+              <w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01145781v1</w:t>
+                <w:t xml:space="preserve">hal-02806673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t>
+                <w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
@@ -8301,73 +8301,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t>
+              <w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806673v1</w:t>
+                <w:t xml:space="preserve">halshs-01145781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8385,77 +8385,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche topographique historique de la notion d’artificialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8553,51 +8553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Georgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Urban Drainage Modelling UDM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-119, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8667,64 +8667,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Aperture Scintillometer measurements above a large green roof to assess the evapotranspiration flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8768,90 +8768,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un protocole expérimental pour l'étude du couplage entre hydrologie et végétation en région centrale-sahélienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Timouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boubkraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8918,51 +8918,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROULÉPUR - Maîtrise de la contamination des eaux de voirie. Tâche 6 - Synthèse des résultats du projet et orientations opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8970,51 +8970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEESU, Ecole des Ponts, Univ Paris Est Creteil; Cerema - Team; Université Bordeaux 1 - EPOC; Conseil Départemental de Seine-Saint-Denis; Conseil Départemental de Seine et Marne; Ville de Paris; Ecovegetal; Saint-Dizier Environnement. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9049,51 +9049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de désimperméabilisation des surfaces revêtues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collongues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9327,51 +9327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmeda Assann Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Tan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04445153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos-Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-324" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Robineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2022.101179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03117976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Kanso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226510" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01850226v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10080987" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490940v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.578" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2014.993993" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B.A. Issoufou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5001-2014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Nasri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3917-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00694547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhoef" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Murray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saux-Picart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.08.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7968" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/007B8B01CB87D15770A4033F68FCBF627DFA7C11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coudert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.03.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P52K0DJZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPBRDMN4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29JX0JV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/731874" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413380v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12JWLR8F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merbold" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Scholes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1027-2009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.05.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4KP0WMC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504477v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Varn&#232;de" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Georgel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Val" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fass" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Val" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167782v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03898928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Yanlin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085440v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillerme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos Diaz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houssin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuttens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266378v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266367v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Foughali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Sabre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01850227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815055v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060217v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Claverie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwager" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mucig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368234v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambus C" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Versini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chollet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Safitri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saill&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985188v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouve" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060250v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711248v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713134v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dussuchale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060262v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05003108v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17816" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213655v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-860" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7342" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04439239v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570064v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02567519v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713598v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Douar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mabrouk Ameni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faucheux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936873v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;guinel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438769v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubkraoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collongues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delaval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kerloc'H" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04445153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos-Diaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-324" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385883v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmeda Assann Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Tan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166135" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Robineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2022.101179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03117976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Kanso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20226510" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257057v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01850226v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10080987" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490940v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.578" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2014.993993" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168841v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Nasri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3917-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141698v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B.A. Issoufou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-5001-2014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00694547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhoef" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Murray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saux-Picart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.08.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7968" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/007B8B01CB87D15770A4033F68FCBF627DFA7C11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29JX0JV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413353v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPBRDMN4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485075v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/731874" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12JWLR8F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coudert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2009.03.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P52K0DJZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merbold" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ardo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Scholes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1027-2009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2004.05.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4KP0WMC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504477v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Varn&#232;de" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Georgel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Brialix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemesle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167782v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Val" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fass" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569562v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183144v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Val" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03898928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Yanlin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085440v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillerme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos Diaz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houssin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuttens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266378v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266367v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Sabre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Foughali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815055v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711227v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01850227v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397765v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Claverie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwager" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mucig" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambus C" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Versini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190832v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chollet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01397414v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060240v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Safitri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985188v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouve" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711248v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060250v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843163v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saill&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713134v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dussuchale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060262v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05003108v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17816" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213655v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-860" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7342" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04439239v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570064v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02567519v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713033v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713598v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Douar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mabrouk Ameni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faucheux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936873v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;guinel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438769v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365315v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00186914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubkraoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collongues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delaval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kerloc'H" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>