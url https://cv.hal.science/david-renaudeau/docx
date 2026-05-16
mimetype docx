--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David renaudeau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">David Renaudeau, Directeur de Recherche, INRAE UMR PEGASE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05928112X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAIN RESEARCH TOPICS•	Swine nutrition with a focus on the evaluation of new feed resources•	Thermoregulation mechanisms and strategies for coping with heat stress•	Impacts and adaptation to climate change</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Paper: HotPig, a behavioural dataset of pigs under heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, pp.100112. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient pigs do not always have less environmental impacts: insights from an individual-based model to assess environmental, economic and technical performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Janodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (7), pp.101572. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of genomic regions affecting thermotolerance traits in growing pigs during acute and chronic heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-00995-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tissue metabolic and transcriptomic responses to a short-term heat stress in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-09999-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using recombinant superoxide dismutase to control oxidative stress in the gastrointestinal tract of cyclic heat-stressed pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Huu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weicheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barton Furness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Shakeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristy Digiacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (16), pp.2681. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13162681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in vitro and in vivo approach to characterise digesta from pigs fed different forms of pea flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam M.-L. Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Mayeur-Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.skad037. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skad037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pork quality traits and associated muscle metabolic changes in pigs under chronic prenatal and postnatal heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.skad305. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skad305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of live yeast supplementation and feeding frequency in male finishing pigs subjected to heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129 (11), pp.1855-1870. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114522002513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of impedance detuning for gastrointestinal segment tracking of ingestible capsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdem Cil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icaro Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sema Dumanli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (2), pp.1977-1981. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2023.3234374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae boulardii CNCM I-1079 supplementation in finishing male pigs helps to cope with heat stress through feeding behaviour and gut microbiota modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (3), pp.353-368. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114521001756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall of feeds and their impact on protein digestibility: An in vitro method applied for pig nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam M L Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 293, pp.115467. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2022.115467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional values of forage-legume-based silages and protein concentrates for growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Krogh Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Ambye-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (7), pp.100572. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of feeding behaviour traits in response to production environment (temperate vs. tropical) in group-housed growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Rauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-04752-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ambient temperature in lactating sows, a meta-analysis and simulation approach in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.100025. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of merged whole blood transcriptomic datasets to identify circulating molecular biomarkers of feed efficiency in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Messad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-021-07843-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of single or repeated short-term heat challenges mimicking summer heat waves on thermoregulatory responses and performances in finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Animal Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (4), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/tas/txaa192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat stress and feeding management on growth performance and physiological responses of finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (12), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaa387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient effect of single or repeated acute deoxynivalenol and zearalenone dietary challenge on fecal microbiota composition in female finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (11), pp.2277-2287. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731120001299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic prenatal heat stress alters growth, carcass composition, and physiological response of growing pigs subjected to postnatal heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (5), pp.skaa161. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaa161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal analysis of the microbiota composition and enterotypes of pigs from post-weaning to finishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (12), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms7120622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chronic and acute heat challenges on fecal microbiota composition, production, and thermoregulation traits in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (9), pp.3845-3858. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la diversité animale dans les systèmes d’élevage : laquelle, comment et pour quels bénéfices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.263-280. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat stress adaptations in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith J. Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett C. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason W. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance H. Baumgard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.54-61. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfy035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of feed restriction and refeeding on performance and metabolism of European and Caribbean growing pigs in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Trefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.4878. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41145-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interactions for performance and thermoregulation responses in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (9), pp.3699-3713. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial insulin and nutrient concentrations in lipopolysaccharide-challenged growing pigs reared in thermoneutral and high ambient temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (8), pp.3354-3368. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary fiber content on nutrient digestibility and fecal microbiota composition in growing-finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (10), pp.e0206159. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acute challenge with a deoxynivalenol-contaminated diet has short- and long-term effects on performance and feeding behavior in finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (12), pp.5209-5221. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/sky378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein content on milk composition of mixed parity lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ban Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Science and Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7579.1000448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (9), pp.1427-1439. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(NMR)-N-1H-Based metabolomic profiling method to develop plasma biomarkers for sensitivity to chronic heat stress in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0188469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between sire family and production environment (temperate vs. tropical) on performance and thermoregulation responses in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (11), pp.4738-4751. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2017.1611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection pour la consommation alimentaire moyenne journalière résiduelle chez le porc : impacts sur les caractères et défis pour la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (5), pp.439-453. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.5.2274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de l’herbe par des monogastriques en agriculture biologique : des expériences à prolonger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for thermoregulation and production traits in lactating sows reared in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.365-374. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111600135X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses of growing pigs to high ambient temperature and/or inflammatory challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Zootecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (6), pp.537-544. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1806-92902017000600009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’adaptation de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat stress on blood rheology in different pigs breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Connes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (3), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/CH-131722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ambient temperature on energy and nitrogen utilization in lipopolysaccharide-challenged growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos García Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (11), pp.4909-4920. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-8108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banana meal for feeding pigs: digestive utilization, growth performance and feeding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Brochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.565-571. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111400010X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for residual feed intake in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (8), pp.3568-3579. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-7711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulatory responses during thermal acclimation in pigs divergently selected for residual feed intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Jaguelin-Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XX (XX), pp.XX. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-013-0759-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hydration Level and Heat Stress on Thermoregulatory Responses, Hematological and Blood Rheological Properties in Growing Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Connes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e102537. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0102537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestive utilization of tropical foliages of cassava, sweet potatoes, wild cocoyam and erythrina in Creole growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 180 (1-4), pp.44-54. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2012.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal heat stress on energy utilization in two lines of pigs divergently selected for residual feed intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Francès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (3), pp.1162-1175. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-5689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileal digestibility of amino acids of cassava, sweet potato, cocoyam and erythrina foliages fed to growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Jaguelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.586-593. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111001959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne à sucre et ses co-produits dans l'alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.165-179. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/8ffd-8k83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bananier et ses produits dans l'alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/20ns-4b75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des animaux d'élevage aux multiples contraintes des régions chaudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.41-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat challenge on peripheral blood mononuclear cell viability: comparison of a tropical and temperate pig breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vachiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (8), pp.1535-1541. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-011-9838-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations biotechniques de la production de porcs en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.63-74. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/smwc-hx65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of the effects of high ambient temperature on growth performance of growing-finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. St-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (7), pp.2220-2230. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production valorisant des ressources locales en production porcine en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de productions et de transformation agricoles aux Antilles et en Guyane, 16, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/g5av-5v74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of diet protein source on the behavior of piglets after weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A.G. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloizio Soares Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Brustolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (1), pp.35-40. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2010.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSOCIATION BETWEEN A LOCAL BREED AND LOCAL FEED RESOURCES. THE EXAMPLE OF THE CREOLE PIG IN GUADELOUPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Computadorizada de Produccion Porcina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.116-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on thermal acclimation in growing pigs estimated using a nonlinear function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luber Tel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (11), pp.3715-3724. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2009-2169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional values of sugarcane products in local Caribbean growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (5), pp.745-754. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173110999173X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of processing methods on the digestibility and palatability of cassava root in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 162 (3-4), pp.135-143. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2010.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the level of sugarcane molasses on growth and carcass performance of Caribbean growing pigs reared under a ground sugarcane stalks feeding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-009-9379-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein level and amino acid supplementation on performance of mixed-parity lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Donzele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F.M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (12), pp.4003-4012. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sugarcane diets and a high fibre commercial diet on fresh meat and dry-cured ham quality in local Caribbean pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (1), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of floor cooling and dietary amino acids content on performance and behaviour of lactating primiparous sows during summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F.M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Donzele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (1-2), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of housing conditions (clean vs. dirty) on growth performance and feeding behavior in growing pigs in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.559-563. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-008-9223-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sugar cane diets and a high fibre commercial diets on growth and carcass performance in local caribbean pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.90-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein concentration and amino acid supplementation on the feeding behavior of multiparous lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F.M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Donzele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (6), pp.2104-2112. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature level on thermal acclimation in Large White growing pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kerdoncuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.1619-1626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectal temperature of lactating sows in a tropical humid climate according to breed, parity and season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (6), pp.832-841. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5713/ajas.2007.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimation to high ambient temperature in Large White and Caribbean Creole growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85, pp.779-790. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of carcass and meat quality characteristics of Creole and Large White pigs slaughtered at 90 kg BW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (1), pp.165-171. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of breed (lean or fat pigs) and sex on performance and feeding behaviour of group housed growing pigs in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Silou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Weisbecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19, pp.593-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of energy intake on protein and lipid deposition in Creole and Large White growing pigs in a humid tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82 (6), pp.937-945. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ASC2006110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of season and breed on the feeding behavior of multiparous lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.469-480. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.842469x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of breed and season on performance of lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.842360x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in skin characteristics in European (Large White) and Caribbean (Creole) growing pigs with reference to thermoregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leclercq-Smekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Herin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.209-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00890079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in skin characteristics in European (Large White) and Caribbean (Creole) growing pigs with reference to thermoregulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leclercq-Smekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.209-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of season, parity and lactation on reproductive performance of sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (8), pp.1111-1119. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5713/ajas.2006.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of short-term exposure to high ambient temperature and relative humidity on thermoregulatory responses of European (Large White) and Caribbean (Creole) restrictively-fed growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.81-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00890027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of growth performance and feeding behaviour in Creole and Large White pigs: Preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Silou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Weisbecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.471-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour of lactating sows in hot conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig News and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp.17N-22N</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparaison of lactating performance of Creole and Large White sows in tropical humid climate: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (206-207), pp.423-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of carcass and meat quality characteristics of Creole and Large White pigs slaughtered at 150 days of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.43-54. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2004042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of carcass and meat quality characteristics of Creole and Large White pigs slaughtered at 150 days of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (1), pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00890019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of short-term exposure to high ambient temperature and relative humidity on thermoregulatory responses of European (Large White) and Carribbean (Creole) restrictively fed growing pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of season and parity on performance of lactating sows in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1357729800090135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuer les effets de la chaleur sur les performances des porcs: la voie génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (2), pp.93-108. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2004.17.1.3556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of season and dietary fibre on feeding behaviour of lactating sows in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Weisbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.429-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary fiber on performance of multiparous lactating sows in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81, pp.717-725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ambient temperature on mammary gland metabolism in lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81, pp.217-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high ambient temperature and dietary protein level on feeding behavior of multiparous lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51, pp.227-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of blood flow through the mammary gland in lactating sows: methodological aspects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, pp.196-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high ambient temperature and dietary protein level on feeding behavior of multiparous lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (3), pp.227-243. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2002020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of blood flow througt the mammary gland in lactating sows: Methodological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, pp.196-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the meal on the utilisation of some nutrient and vitamins by the mammary gland in lactating sows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (suppl. 1), pp.163-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exposure to high ambient temperature and dietary protein level on sow milk production and performance of piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79 (6), pp.1540-1548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exposure to high ambient temperature and dietary protein level on performance of multiparous lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79, pp.1240-1249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'exposition au chaud sur les caractéristiques de la prise alimentaire du porc à différents stades physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (4), pp.233-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of high ambient temperatures on food intake and feeding behaviour of multiparous lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 70, pp.471-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diurnally fluctuating high ambient temperatures on performance and feeding behaviour of multiparous lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 71, pp.571-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une source de stress pour la truie allaitante : la température ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni Porc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (5), pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances zootechniques et comportement alimentaire de truies en lactation exposées à des températures élevées et fluctuantes au cours de la journée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni Porc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22 (6), pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs nutritionnelles des fourrages pour le porc BIo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique porc plein air : interactions culture-élevage et qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAB, Jun 2025, Noyant-la-Gravoyère, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on fattening pig farming: a simulation study in two regions of France (Brittany and Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Tirlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.461, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to shift meal distribution from the afternoon into the night for lactating sows in summer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences d’un stress thermique pendant la période fœtale sur le comportement alimentaire, les performances de croissance et la composition de la carcasse des porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of global warming on pig production/husbandry - invited conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium for Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bern (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suffit-il d’utiliser un aliment moins thermogène ou d’éviter la distribution de repas pendant les heures les plus chaudes de la journée pour améliorer l’ingéré énergétique de la truie allaitante exposée à un stress thermique chronique ou ponctuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on lutter contre les effets des vagues de chaleur estivale chez le porc en finition par une modification de l’accès à l’aliment ou l’apport d’antioxydants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la gamme de matières premières utilisée pour les aliments modifie-t-elle les performances techniques et l’empreinte environnementale des porcs à l’engraissement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Janodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; IFIP-Institut du Porc, Feb 2024, Saint-Malo, France. pp.97-102 | 271, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité de la paroi cellulaire du pois et impact sur la digestibilité des protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam M.-L. Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Ifip, Feb 2024, Saint-Malo, France. pp.127-132 | 273, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs énergétiques et protéiques de 10 fourrages chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Ifip, Feb 2024, Saint-Malo, France. pp.91-96 | 270-271, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a sow herd model with a bioclimatic model of gestation rooms: development and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics and multi-tissues data to improve knowledge of heat stress acclimation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronical heat stress modifies muscle metabolism and improves meat quality traits in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. International Congress of Meat Science and Technology (Icomst)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Padova, Italy. pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an ingestible antenna detuning in a porcine model ex vivo: methodology and experimental demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdem Cil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icaro Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Nikolayev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European cConference on antennas and propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9136060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative energy values of 10 forages in finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating the impacts of hot conditions on lactating sows through meal delivery or feed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et évaluation d'un modèle de conduite du troupeau de truies couplé à un modèle de fonctionnement bioclimatique des salles de gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la recherche porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; INRAE, Jan 2023, Saint-Malo, France. pp.121-126 | 669, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs alimentaires des matières premières Bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique « Porc Bio »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP / ITAB, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique, quels impacts sur les animaux d'élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences du Zoopole (Innozh)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InnoZH, Apr 2023, Ploufragan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero heat stress and post-natal feeding behaviour, growth and carcass performance in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hassenfratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell walls properties of feeds and their impact on protein digestibility: an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam M.-L. Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International symposium on digestive physiology of pigs (DPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rotterdam, Netherlands. pp.145, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de fourrages riches en protéines dans l’alimentation des porcs : conséquences sur les performances technico-économiques à l’échelle de l’atelier porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Drique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, En ligne, France. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of live yeast supplementation and feeding frequency in heat stressed pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.447-449, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts de la chaleur sur le taux de réussite à la saillie chez la truie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Denece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, En ligne, France. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of infrared thermography and rectal thermometer to measure body temperature of gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact d’une exposition à un challenge thermique simulant une vague de chaleur estivale sur les performances et les réponses physiologiques des porcs en finition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future consequences of climate change for European pig production - invited conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Australian Pig science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APSA, Nov 2021, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high ambient temperature on carcass composition of pigs slaughtered at the same age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du rationnement et de la couverture des besoins en acides aminés sur les performances du porc en croissance selon les conditions climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat stress and feeding management on growth and physiological responses of finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat stress on faecal microbiota composition of gestating sows and of the female offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrés por calor en la cerda reproductora - invited conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congreso de la Asociacion Nacional de Veterinarios de Porcino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANAVEPOR, Nov 2021, Valladolid (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Future consequences of climate change for European Union pig production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth Biennial Conference of the Australasian Pig Science Association (APSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Brisbane, Australia. pp.100372, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy value of ensiled lucerne and red clover leaves and their impacts on performance in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R. Habit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stødkilde-Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Krogh Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of gut microbiota of growing pigs in three contrasted environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’expositions courtes et répétées au déoxynivalénol sur les performances et la composition microbienne fécale du porc en finition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs énergétique et protéique des feuilles de luzerne chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Calvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat stress and of feed provision modification on growth and thermoregulation in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gut microbiota on production traits, interaction with genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M.G. Verschuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de l’efficacité alimentaire chez le porc en croissance : mécanismes moléculaires impliqués et recherche de biomarqueurs prédictifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Messad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à la chaleur pendant la gestation : adaptation de la femelle gestante et conséquences sur la composition du lait, la santé néonatale et la réactivité de l'axe corticotrope de la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Constancis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat adaptation in pigs : phenotypes, genotypes & blood transcriptomics in the PigHeaT program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of System Biology (ICSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de nouvelles méthodes et données pour évaluer l’efficacité alimentaire chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat tempéré vs tropical : Étude des paramètres génétiques, des caractères de production et d’adaptation à la chaleur chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. 324 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical heat stress in pigs : dissecting GxE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Breeders' roundable, University of Kent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentación de cerdas bajo diferentes condiciones climáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX. Ingaso porcine forum on swine nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses of growing pigs to high ambient temperature and/or health challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Conference on Production Diseases in Farm Animals (ICPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Wageningen, Netherlands. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-831-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermal HS in swine and solutions for alleviating it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Asian-Australasian Association of Animal Production Societies Animal Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions génotype x environnement (climat tempéré vs. tropical) sur les caractères de production et de thermorégulation chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. 353 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary live yeast supplementation on thermal heat acclimatization in finishing male pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation à la chaleur et régulation énergétique chez les monogastriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climatic conditions on nursing piglets performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Simpósio Mineiro de Suinocultura (SIMIS) - Inovações Nutricionais na Produção de Leitões</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lavras, Brazil. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding the sow in stressful environment: experience from tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Levucell SB meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : quelles pistes d'adaptation pour l'élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l'Inra au salon de l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of thermoregulation response in lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la diversité génétique des porcs Créoles en Guadeloupe par l’utilisation de marqueurs moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées techniques de l'AMADEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Madiana, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins de recherche sur les races locales et les systèmes de productions associés : les travaux en cours sur le porc Créole en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage (1348)., Sep 2012, Aldudes, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to hot climate and strategies to alleviate heat stress in livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Sustainable animal production in the tropics” (SAPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Guadeloupe, France. pp.707-728, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111002448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de métabolomiques longitudinales : la méthode A-SCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). Nantes, FRA., May 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein content on milk composition of large white sows in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulatory response and relationships with performance of Large White growing pigs reared in tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics (SAPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherches Zootechniques (0143)., Nov 2010, Le Gosier, Guadeloupe, France. pp.380-381, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to tropical climate and research strategies to alleviate heat stress in livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d’un fonctionnement biotechnique d'un système culture-élevage à base de canne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre Internationale Francophone de l'Association Française de la Canne à Sucre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Point à Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'un fonctionnement biotechnique d'un système culture élevage à base de canne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre Internationale Francophone de l'Association Française de la Canne à Sucre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional routes to attenuate heat stress in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Livestock and Global Climate Change 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des effets d'une alimentation à base de canne à sucre sur les performances et la qualité de la carcasse des porcs Créoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative solution to attenuate heat stress in pig the use of genetic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of CIGR Section II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du niveau de température sur l'acclimatation à court et moyen terme du porc en croissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of rectal temperature in sows in a tropical humid climate and its association with performance during lactation: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation to high ambient temperature in growing pigs: effects of breed and temperature level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kerdoncuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Symposium COA/INRA Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tainan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for rectal temperature in lactating sows its association with performance: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Symposium COA/INRA Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tainan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat tropical et du type génétique sur les performances et le comportement alimentaire de la truie en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat tropical et du type génétique sur les performances zootechniques et le comportement alimentaire du porc en croissance entre 45 et 90 kg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Silou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Weisbecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes Journées de la Recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des qualités de carcasse et de viande du porc Large White et Créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances de croissance, de carcasse et de qualité de la viande du porc Créole et Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Weisbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat tropical et de l'augmentation de la teneur en parois végétales dans l'aliment sur les performances et le comportement alimentaire des truies en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Weisbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of nutritional models as a tool in basic research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Rostock-Warnemünde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'exposition au chaud sur les performances de lactation des truies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Colloque sur la production porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Sainte Hyacinthe, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of meal on the utilization of some nutrients and vitamins by mammary gland in lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association, American Society of Animal Science, Canadian Society of Animal Science Joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'exposition au chaud et de la réduction du taux de protéines dans l'aliment sur les peformances des truies multipares en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'exposition au chaud et de la réduction du taux de protéines dans l'aliment sur les performances des truies multipares en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low crude protein diets for high performing growing pigs and lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Bellego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orffa symposium: How to comply with the constraints of not using antibiotic growth promoters in swine feeds and to maintain performance level in the intensive pig production with respect to the environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Kolding, Denmark. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des effets de l'augmentation de la température ambiante sur les performances des truies en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des températures élevées sur les performances et le comportement alimentaire de la truie en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une supplémentation de l’aliment en antioxydants et en bétaïne sur les performances de lactation de la truie exposée à des conditions de chaleur estivale modérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 58, pp.187-188, 2026, 58èmes Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de capteurs communicants intravaginaux et intramusculaires pour la mesure de la température interne péri partum chez la truie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 58, pp.276-277, 2026, 58èmes Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des porcs face à une vague de chaleur estivale : études physiologiques et comportementales via des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurabelle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR agroécologie et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of antioxidant supplementation on lactating sows exposed to mild heat stress conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. Wageningen Academic Publishers, 39, pp.648, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best and worst pigs ranked on their environmental impacts are not the same in conventional and alternative systems: insights from an individual-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Janodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia-Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lautrou; Sylvain Lerch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Engelberg, Switzerland. Animal - Science proceedings, 16 (3), pp.477, 2025, Proceedings of the 11th Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025). </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, heat-stress, and genetics impact whole-blood gene expression levels in crossbred pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics and multi-tissues data to improve the understanding of heat stress adaptation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. , pp.99, Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress thermique prénatal ou postnatal : conséquences sur le comportement, la santé, les performances de croissance et des indicateurs de qualité de viande chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.75, Résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the effects of heat stress on the farrowing rate in sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dénecé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.141, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileal amino acids digestibility in organic protein feedstuffs for pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.328, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between season and feeding level or amino acid supplies on pigs’ growth performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.333, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur nutritionnelle de l’ensilage de luzerne et de trèfle violet chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Stødkilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Krogh Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Adler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.229-230, 53èmes journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une température élevée sur la composition corporelle de porcs charcutiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, pp.63-64, 2020, 52èmes Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress thermique prénatal ou postnatal : conséquences sur les performances de croissance et des indicateurs de qualité de viande chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of lipopolysaccharide-induced fever on metabolic heat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a bioclimatic and a growth model to assess the effect of management practices and building ambiance on growing pig performances at the batch level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil. , Advances in Animal Biosciences, 10 (2), 2019, Advances in Animal Biosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of selenium and superoxide dismutase supplementation on heat stressed pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Vidacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weicheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Furness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS Midwestern Section and ADSA® Midwest Branch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Omaha, United States. Journal of animal science, 97 (Supplement_2), pp.179-179, 2019, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz122.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat exposure of pregnant sows modulates behaviour and corticotrope axis responsiveness of their offspring after weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Constancis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congress of the International Society for Applied Ethology (ISAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bergen, Norway. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Proceedings of the 53rd congress of the ISAE. Animal lives worth living</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and protein values of lucerne leaf meal in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute challenge with a DON contaminated diet induce transient changes on microbiota composition in finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ASAS-CSAS Annual Meeting and Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAS - American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Animal Science, E-Suppl., 2019, Journal of Animal Science. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz258.936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la distribution de luzerne enrubannée sur les performances des porcs en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFIP - Institut du Porc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. IFIP - Institut du Porc, pp.115-116, 2019, 51. Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat stress in pregnant sows: effects on growth performance and carcass composition of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner un modèle climatique et un modèle de croissance pour évaluer l'effet des conduites, de l'ambiance et de la structure des bâtiments sous différents contextes climatiques, sur les performances des porcs à l'échelle de la bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of gestational heat stress on sow and progeny performance at farrowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict feed efficiency using fecal microbiota information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ASAS-CSAS Annual Meeting and Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAS - American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Animal Science, 97 (E-Suppl.), 2019, Journal of Animal Science. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz258.937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and nutritional value of organic feedstuffs: a need to address in monogastric feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of successive fibre diets on nutrient digestibility and faecal microbiota composition in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature in the context of climate change on nutrient requirements of lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat stress on faecal microbiota composition in swine: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 24 (1ère Ed.), 705 p., 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement de biomarqueurs sanguins pour évaluer la sensibilité des porcs à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient temperature do not affects branched-chain amino acids postprandial metabolism in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius E. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo H. R. F. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual meeting of the brazilian society of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Foz do Iguaçu, Brazil. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Anais da .. Reunião Anual da Sociedade Brasileira de Zootecnia, 2017, A new view of animal science: challenges and perspectives. Proceedings of the 54th annual meeting of the brazilian society of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic dissection of mechanisms underlying heat adaptation in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. International Society for Animal Genetics, 1ère Ed., 222 p., 2017, 36th Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inflammatory challenge caused by Escherichia coli lipopolysaccharide alters branched-chain amino acids metabolism in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius E. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo H. R. F. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual meeting of the brazilian society of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Foz do Iguaçu, Brazil. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Anais da .. Reunião Anual da Sociedade Brasileira de Zootecnia, 2017, A new view of animal science: challenges and perspectives. Proceedings of the 54th annual meeting of the brazilian society of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysine, threonine and tryptophan postprandial metabolism in LPS challenged growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thayssa de O. Littiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo H. R. F. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual meeting of the brazilian society of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Foz do Iguaçu, Brazil. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Anais da .. Reunião Anual da Sociedade Brasileira de Zootecnia, 2017, A new view of animal science: challenges and perspectives. Proceedings of the 54th annual meeting of the brazilian society of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a short term dietary challenge on growth performance and feeding behavior in finishing pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ambient temperature on the postprandial metabolism of limiting essential amino acids in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thayssa de O. Littiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo H. R. F. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual meeting of the brazilian society of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Foz do Iguaçu, Brazil. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Anais da .. Reunião Anual da Sociedade Brasileira de Zootecnia, 2017, A new view of animal science: challenges and perspectives. Proceedings of the 54th annual meeting of the brazilian society of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting G x E interactions for responses to tropical heat stress in pig breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research conference: quantitative genetics and genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Galveston, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un dispositif de mesure par télémétrie de la température interne chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2016, 48èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses physiologiques des porcs à la chaleur et conséquences sur leur capacité à faire face à un challenge inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports croissants en tryptophane dans un aliment pauvre en protéines sur les performances des porcs en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2016, 48èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ambient temperature on lactating sows, a meta-analysis and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lechartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate and tropical conditions impact on production and thermoregulatory traits in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high ambient temperature and genotype on thermoregulatory responses and gene expression in various tissues in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS/ADSA midwest meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Des Moines, United States. Journal of Animal Science, 93 (Suppl. 2), 2015, Abstract book of the ASAS/ADSA midwest meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« PigChange »: a project to evaluate the consequences of climate change and mitigation options in pig production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to high ambient temperature and solutions for coping with thermal heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. World conference on innovative animal nutrition and feeding (Wianf)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Budapest, Hungary. , 2015, Programme - Book of abstracts - Wianf2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial nutrient metabolism in lipopolysaccharide-challenged growing pigs reared at thermoneutrality or acclimated to high ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Reis Furtado Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European symposium of porcine health management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France. 2015, 7th European symposium of porcine health management : proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la température ambiante chez la truie allaitante, une approche par méta‐analyse et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lechartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2015, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to heat in pig production: the genetic pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du réseau Recolad : international network on adaptation of livestock to the consequences of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. 2015, Workshop Recolad 2015 - Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ReColAd”: Collaborative network on farm animal adaptation to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des systèmes d’élevage au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club climat agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. Club Climat Agriculture, 2014, La place de la séquestration du carbone dans le sol au niveau des inventaires et dans les projets de compensation carbone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolomic approach for evaluating heat stress in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for residual feed intake in growing pigs: effect on sow performance in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding pigs for heat tolerance: challenges to face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. , pp.133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are responses to selection in lines divergently selected for residual feed intake in growing pigs affected by GxE interactions when bred in a tropical environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AnGR-NordicNET workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tuusula, Finland. Nordic Genetic Resource Center, 2012, Proceedings of the AnGR-NordicNET Workshop Genotype-by-Environment Interactions and Adaptation of Farm Animals on Phenotypic and Molecular Levels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la diversité génétique des porcs Créoles de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheur INRA CIRAD gestion génomique des RGA en région chaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Gosier, Guadeloupe, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la teneur en protéines et d’une complémentation en acides aminés sur les performances et le comportement alimentaire de la truie en lactation élevée sous un climat tropical humide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nunes Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Flavia Miranda Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juarez Lopes Donzele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 42, 2010, 42èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des paramètres génétiques de la température rectale chez la truie en lactation et relations avec les performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France. ITP, 2007, 39èmes Journées de Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Application in Biological Phenomena: The Use of Mixed Models in the Analysis of the Growth Curve of Beef Cattle and Feed Intake of Lactating Sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e éditionn de l'université de juillet 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Pointe-à-Pitre, Guadeloupe, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of performance of lactating Creole and Large White sows in tropical humid climate: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Benony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congreso iberoamericano de razas criollas y autoctonas y IV Simposio iberoamericano sobre conservacion y utilisacion de recursos zoogenéticos, Federacion Iberoamericana de Razas Criollas (FIRC) &amp; Programa Iberoamericano de Ciencia y Technologia para el Desarrollo red XII-H (CYTED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Inconnu, pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of growth performance and feeding behaviour of Creole and Large White pigs: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Weisbecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congreso iberoamericano de razas criollas y autoctonas y IV Simposio iberoamericano sobre conservacion y utilisacion de recursos zoogenéticos, Federacion Iberoamericana de Razas Criollas (FIRC) &amp; Programa Iberoamericano de Ciencia y Technologia para el Desarrollo red XII-H (CYTED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Inconnu, pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 398p., 2025, Synthèses, 9782759240111. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulinkilia - Fiches et tables de valeurs nutritionnelles des aliments et fourrages tropicaux destinés aux animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 2e ed., 547 p., 2019, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5704543715167085E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bananier et ses coproduits en alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 p., 2015, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1625.9923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation de la canne à sucre et de ses coproduits en alimentation animale : A l’usage des producteurs agricoles et techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 78 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-16, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-393, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 9, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-239, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'élevage au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 12, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-316, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and energy metabolism in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lee I. Chiba (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable swine nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.65-101, 2022, 978-1-119-58389-9. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119583998.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaçoes entre ambiencia e nutriçao em suinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nunes Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produçao de suinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associaçao Brasileira dos Criadores de Suinos (ABCS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorghum by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climatic environment on feed efficiency in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feed efficiency in swine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, pp.183-210, 2012, 978-90-8686-756-1. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-756-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId645"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David renaudeau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">David Renaudeau, Directeur de Recherche, INRAE UMR PEGASE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05928112X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAIN RESEARCH TOPICS•	Swine nutrition with a focus on the evaluation of new feed resources•	Thermoregulation mechanisms and strategies for coping with heat stress•	Impacts and adaptation to climate change</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Paper: HotPig, a behavioural dataset of pigs under heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, pp.100112. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient pigs do not always have less environmental impacts: insights from an individual-based model to assess environmental, economic and technical performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Janodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (7), pp.101572. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of genomic regions affecting thermotolerance traits in growing pigs during acute and chronic heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-00995-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tissue metabolic and transcriptomic responses to a short-term heat stress in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-09999-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of live yeast supplementation and feeding frequency in male finishing pigs subjected to heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 129 (11), pp.1855-1870. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114522002513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of impedance detuning for gastrointestinal segment tracking of ingestible capsules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdem Cil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icaro Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sema Dumanli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (2), pp.1977-1981. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2023.3234374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in vitro and in vivo approach to characterise digesta from pigs fed different forms of pea flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam M.-L. Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Mayeur-Nickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.skad037. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skad037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pork quality traits and associated muscle metabolic changes in pigs under chronic prenatal and postnatal heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.skad305. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skad305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using recombinant superoxide dismutase to control oxidative stress in the gastrointestinal tract of cyclic heat-stressed pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Huu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weicheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barton Furness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Shakeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristy Digiacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (16), pp.2681. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani13162681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae boulardii CNCM I-1079 supplementation in finishing male pigs helps to cope with heat stress through feeding behaviour and gut microbiota modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (3), pp.353-368. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114521001756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall of feeds and their impact on protein digestibility: An in vitro method applied for pig nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam M L Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 293, pp.115467. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2022.115467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional values of forage-legume-based silages and protein concentrates for growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Krogh Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Ambye-Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (7), pp.100572. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of feeding behaviour traits in response to production environment (temperate vs. tropical) in group-housed growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Rauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-04752-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ambient temperature in lactating sows, a meta-analysis and simulation approach in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.100025. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of merged whole blood transcriptomic datasets to identify circulating molecular biomarkers of feed efficiency in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Messad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-021-07843-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of single or repeated short-term heat challenges mimicking summer heat waves on thermoregulatory responses and performances in finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Animal Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (4), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/tas/txaa192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat stress and feeding management on growth performance and physiological responses of finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (12), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaa387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient effect of single or repeated acute deoxynivalenol and zearalenone dietary challenge on fecal microbiota composition in female finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (11), pp.2277-2287. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731120001299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic prenatal heat stress alters growth, carcass composition, and physiological response of growing pigs subjected to postnatal heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (5), pp.skaa161. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaa161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat stress adaptations in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith J. Mayorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett C. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason W. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance H. Baumgard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.54-61. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfy035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of feed restriction and refeeding on performance and metabolism of European and Caribbean growing pigs in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Trefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.4878. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41145-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal analysis of the microbiota composition and enterotypes of pigs from post-weaning to finishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (12), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms7120622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chronic and acute heat challenges on fecal microbiota composition, production, and thermoregulation traits in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (9), pp.3845-3858. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la diversité animale dans les systèmes d’élevage : laquelle, comment et pour quels bénéfices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.263-280. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interactions for performance and thermoregulation responses in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (9), pp.3699-3713. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial insulin and nutrient concentrations in lipopolysaccharide-challenged growing pigs reared in thermoneutral and high ambient temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (8), pp.3354-3368. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary fiber content on nutrient digestibility and fecal microbiota composition in growing-finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (10), pp.e0206159. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0206159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acute challenge with a deoxynivalenol-contaminated diet has short- and long-term effects on performance and feeding behavior in finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 96 (12), pp.5209-5221. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/sky378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(NMR)-N-1H-Based metabolomic profiling method to develop plasma biomarkers for sensitivity to chronic heat stress in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0188469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between sire family and production environment (temperate vs. tropical) on performance and thermoregulation responses in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (11), pp.4738-4751. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2017.1611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (9), pp.1427-1439. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein content on milk composition of mixed parity lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ban Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Science and Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7579.1000448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection pour la consommation alimentaire moyenne journalière résiduelle chez le porc : impacts sur les caractères et défis pour la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (5), pp.439-453. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.5.2274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de l’herbe par des monogastriques en agriculture biologique : des expériences à prolonger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for thermoregulation and production traits in lactating sows reared in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.365-374. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111600135X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses of growing pigs to high ambient temperature and/or inflammatory challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Zootecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (6), pp.537-544. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1806-92902017000600009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’adaptation de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for residual feed intake in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (8), pp.3568-3579. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-7711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat stress on blood rheology in different pigs breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Connes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (3), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/CH-131722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ambient temperature on energy and nitrogen utilization in lipopolysaccharide-challenged growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos García Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (11), pp.4909-4920. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-8108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banana meal for feeding pigs: digestive utilization, growth performance and feeding behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Brochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (4), pp.565-571. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111400010X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulatory responses during thermal acclimation in pigs divergently selected for residual feed intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Jaguelin-Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XX (XX), pp.XX. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-013-0759-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Hydration Level and Heat Stress on Thermoregulatory Responses, Hematological and Blood Rheological Properties in Growing Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Connes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e102537. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0102537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestive utilization of tropical foliages of cassava, sweet potatoes, wild cocoyam and erythrina in Creole growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 180 (1-4), pp.44-54. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2012.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal heat stress on energy utilization in two lines of pigs divergently selected for residual feed intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Francès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (3), pp.1162-1175. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-5689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileal digestibility of amino acids of cassava, sweet potato, cocoyam and erythrina foliages fed to growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Jaguelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.586-593. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111001959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des animaux d'élevage aux multiples contraintes des régions chaudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.41-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat challenge on peripheral blood mononuclear cell viability: comparison of a tropical and temperate pig breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vachiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (8), pp.1535-1541. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-011-9838-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bananier et ses produits dans l'alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/20ns-4b75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne à sucre et ses co-produits dans l'alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.165-179. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/8ffd-8k83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations biotechniques de la production de porcs en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.63-74. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/smwc-hx65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production valorisant des ressources locales en production porcine en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de productions et de transformation agricoles aux Antilles et en Guyane, 16, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/g5av-5v74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of the effects of high ambient temperature on growth performance of growing-finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. St-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (7), pp.2220-2230. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSOCIATION BETWEEN A LOCAL BREED AND LOCAL FEED RESOURCES. THE EXAMPLE OF THE CREOLE PIG IN GUADELOUPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Computadorizada de Produccion Porcina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.116-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of diet protein source on the behavior of piglets after weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A.G. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloizio Soares Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. Brustolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (1), pp.35-40. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2010.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on thermal acclimation in growing pigs estimated using a nonlinear function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luber Tel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (11), pp.3715-3724. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2009-2169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional values of sugarcane products in local Caribbean growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (5), pp.745-754. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173110999173X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of processing methods on the digestibility and palatability of cassava root in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 162 (3-4), pp.135-143. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2010.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the level of sugarcane molasses on growth and carcass performance of Caribbean growing pigs reared under a ground sugarcane stalks feeding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-009-9379-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of floor cooling and dietary amino acids content on performance and behaviour of lactating primiparous sows during summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F.M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Donzele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (1-2), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein level and amino acid supplementation on performance of mixed-parity lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Donzele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F.M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (12), pp.4003-4012. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sugarcane diets and a high fibre commercial diet on fresh meat and dry-cured ham quality in local Caribbean pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (1), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of housing conditions (clean vs. dirty) on growth performance and feeding behavior in growing pigs in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.559-563. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-008-9223-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sugar cane diets and a high fibre commercial diets on growth and carcass performance in local caribbean pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.90-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein concentration and amino acid supplementation on the feeding behavior of multiparous lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F.M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Donzele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (6), pp.2104-2112. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature level on thermal acclimation in Large White growing pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kerdoncuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.1619-1626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimation to high ambient temperature in Large White and Caribbean Creole growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85, pp.779-790. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectal temperature of lactating sows in a tropical humid climate according to breed, parity and season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (6), pp.832-841. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5713/ajas.2007.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of carcass and meat quality characteristics of Creole and Large White pigs slaughtered at 90 kg BW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (1), pp.165-171. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of breed (lean or fat pigs) and sex on performance and feeding behaviour of group housed growing pigs in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Silou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Weisbecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19, pp.593-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of energy intake on protein and lipid deposition in Creole and Large White growing pigs in a humid tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82 (6), pp.937-945. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ASC2006110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of season and breed on the feeding behavior of multiparous lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.469-480. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.842469x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of breed and season on performance of lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.842360x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in skin characteristics in European (Large White) and Caribbean (Creole) growing pigs with reference to thermoregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leclercq-Smekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Herin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.209-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00890079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in skin characteristics in European (Large White) and Caribbean (Creole) growing pigs with reference to thermoregulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leclercq-Smekens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Herin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.209-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of season, parity and lactation on reproductive performance of sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (8), pp.1111-1119. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5713/ajas.2006.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour of lactating sows in hot conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig News and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp.17N-22N</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparaison of lactating performance of Creole and Large White sows in tropical humid climate: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (206-207), pp.423-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of growth performance and feeding behaviour in Creole and Large White pigs: Preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Silou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Weisbecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.471-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of short-term exposure to high ambient temperature and relative humidity on thermoregulatory responses of European (Large White) and Caribbean (Creole) restrictively-fed growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.81-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00890027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of carcass and meat quality characteristics of Creole and Large White pigs slaughtered at 150 days of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.43-54. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2004042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of carcass and meat quality characteristics of Creole and Large White pigs slaughtered at 150 days of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (1), pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00890019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of short-term exposure to high ambient temperature and relative humidity on thermoregulatory responses of European (Large White) and Carribbean (Creole) restrictively fed growing pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of season and parity on performance of lactating sows in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1357729800090135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuer les effets de la chaleur sur les performances des porcs: la voie génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (2), pp.93-108. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2004.17.1.3556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of season and dietary fibre on feeding behaviour of lactating sows in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Weisbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.429-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary fiber on performance of multiparous lactating sows in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81, pp.717-725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ambient temperature on mammary gland metabolism in lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81, pp.217-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of blood flow through the mammary gland in lactating sows: methodological aspects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, pp.196-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high ambient temperature and dietary protein level on feeding behavior of multiparous lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51, pp.227-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of blood flow througt the mammary gland in lactating sows: Methodological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, pp.196-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of high ambient temperature and dietary protein level on feeding behavior of multiparous lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (3), pp.227-243. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2002020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the meal on the utilisation of some nutrient and vitamins by the mammary gland in lactating sows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (suppl. 1), pp.163-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exposure to high ambient temperature and dietary protein level on sow milk production and performance of piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79 (6), pp.1540-1548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exposure to high ambient temperature and dietary protein level on performance of multiparous lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79, pp.1240-1249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of high ambient temperatures on food intake and feeding behaviour of multiparous lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 70, pp.471-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'exposition au chaud sur les caractéristiques de la prise alimentaire du porc à différents stades physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (4), pp.233-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diurnally fluctuating high ambient temperatures on performance and feeding behaviour of multiparous lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 71, pp.571-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une source de stress pour la truie allaitante : la température ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni Porc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (5), pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances zootechniques et comportement alimentaire de truies en lactation exposées à des températures élevées et fluctuantes au cours de la journée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni Porc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 22 (6), pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on fattening pig farming: a simulation study in two regions of France (Brittany and Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Tirlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.461, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to shift meal distribution from the afternoon into the night for lactating sows in summer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences d’un stress thermique pendant la période fœtale sur le comportement alimentaire, les performances de croissance et la composition de la carcasse des porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs nutritionnelles des fourrages pour le porc BIo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique porc plein air : interactions culture-élevage et qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAB, Jun 2025, Noyant-la-Gravoyère, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of global warming on pig production/husbandry - invited conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium for Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bern (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suffit-il d’utiliser un aliment moins thermogène ou d’éviter la distribution de repas pendant les heures les plus chaudes de la journée pour améliorer l’ingéré énergétique de la truie allaitante exposée à un stress thermique chronique ou ponctuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on lutter contre les effets des vagues de chaleur estivale chez le porc en finition par une modification de l’accès à l’aliment ou l’apport d’antioxydants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Delamaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la gamme de matières premières utilisée pour les aliments modifie-t-elle les performances techniques et l’empreinte environnementale des porcs à l’engraissement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Janodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; IFIP-Institut du Porc, Feb 2024, Saint-Malo, France. pp.97-102 | 271, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité de la paroi cellulaire du pois et impact sur la digestibilité des protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam M.-L. Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Ifip, Feb 2024, Saint-Malo, France. pp.127-132 | 273, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs énergétiques et protéiques de 10 fourrages chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Delamaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Ifip, Feb 2024, Saint-Malo, France. pp.91-96 | 270-271, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics and multi-tissues data to improve knowledge of heat stress acclimation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronical heat stress modifies muscle metabolism and improves meat quality traits in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. International Congress of Meat Science and Technology (Icomst)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Padova, Italy. pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an ingestible antenna detuning in a porcine model ex vivo: methodology and experimental demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdem Cil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icaro Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Nikolayev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European cConference on antennas and propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9136060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative energy values of 10 forages in finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling a sow herd model with a bioclimatic model of gestation rooms: development and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating the impacts of hot conditions on lactating sows through meal delivery or feed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et évaluation d'un modèle de conduite du troupeau de truies couplé à un modèle de fonctionnement bioclimatique des salles de gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la recherche porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; INRAE, Jan 2023, Saint-Malo, France. pp.121-126 | 669, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs alimentaires des matières premières Bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique « Porc Bio »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP / ITAB, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique, quels impacts sur les animaux d'élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences du Zoopole (Innozh)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InnoZH, Apr 2023, Ploufragan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In utero heat stress and post-natal feeding behaviour, growth and carcass performance in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hassenfratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell walls properties of feeds and their impact on protein digestibility: an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam M.-L. Grundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International symposium on digestive physiology of pigs (DPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rotterdam, Netherlands. pp.145, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de fourrages riches en protéines dans l’alimentation des porcs : conséquences sur les performances technico-économiques à l’échelle de l’atelier porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Drique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, En ligne, France. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of live yeast supplementation and feeding frequency in heat stressed pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.447-449, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts de la chaleur sur le taux de réussite à la saillie chez la truie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Denece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, En ligne, France. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high ambient temperature on carcass composition of pigs slaughtered at the same age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du rationnement et de la couverture des besoins en acides aminés sur les performances du porc en croissance selon les conditions climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat stress and feeding management on growth and physiological responses of finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'école doctorale Écologie, Géosciences, Agronomie, Alimentation (Egaal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of infrared thermography and rectal thermometer to measure body temperature of gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact d’une exposition à un challenge thermique simulant une vague de chaleur estivale sur les performances et les réponses physiologiques des porcs en finition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future consequences of climate change for European pig production - invited conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Australian Pig science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APSA, Nov 2021, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat stress on faecal microbiota composition of gestating sows and of the female offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrés por calor en la cerda reproductora - invited conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Congreso de la Asociacion Nacional de Veterinarios de Porcino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANAVEPOR, Nov 2021, Valladolid (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Future consequences of climate change for European Union pig production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth Biennial Conference of the Australasian Pig Science Association (APSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Brisbane, Australia. pp.100372, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’expositions courtes et répétées au déoxynivalénol sur les performances et la composition microbienne fécale du porc en finition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs énergétique et protéique des feuilles de luzerne chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Calvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy value of ensiled lucerne and red clover leaves and their impacts on performance in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R. Habit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stødkilde-Jørgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Krogh Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of gut microbiota of growing pigs in three contrasted environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat stress and of feed provision modification on growth and thermoregulation in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de l’efficacité alimentaire chez le porc en croissance : mécanismes moléculaires impliqués et recherche de biomarqueurs prédictifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Messad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gut microbiota on production traits, interaction with genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M.G. Verschuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à la chaleur pendant la gestation : adaptation de la femelle gestante et conséquences sur la composition du lait, la santé néonatale et la réactivité de l'axe corticotrope de la descendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Constancis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat adaptation in pigs : phenotypes, genotypes & blood transcriptomics in the PigHeaT program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of System Biology (ICSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de nouvelles méthodes et données pour évaluer l’efficacité alimentaire chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat tempéré vs tropical : Étude des paramètres génétiques, des caractères de production et d’adaptation à la chaleur chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. 324 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical heat stress in pigs : dissecting GxE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Breeders' roundable, University of Kent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentación de cerdas bajo diferentes condiciones climáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX. Ingaso porcine forum on swine nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions génotype x environnement (climat tempéré vs. tropical) sur les caractères de production et de thermorégulation chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. 353 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermal HS in swine and solutions for alleviating it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Asian-Australasian Association of Animal Production Societies Animal Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological responses of growing pigs to high ambient temperature and/or health challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Conference on Production Diseases in Farm Animals (ICPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Wageningen, Netherlands. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-831-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary live yeast supplementation on thermal heat acclimatization in finishing male pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation à la chaleur et régulation énergétique chez les monogastriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding the sow in stressful environment: experience from tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Levucell SB meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climatic conditions on nursing piglets performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Simpósio Mineiro de Suinocultura (SIMIS) - Inovações Nutricionais na Produção de Leitões</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lavras, Brazil. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : quelles pistes d'adaptation pour l'élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Litrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Bellocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l'Inra au salon de l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of thermoregulation response in lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la diversité génétique des porcs Créoles en Guadeloupe par l’utilisation de marqueurs moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées techniques de l'AMADEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Madiana, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins de recherche sur les races locales et les systèmes de productions associés : les travaux en cours sur le porc Créole en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage (1348)., Sep 2012, Aldudes, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to hot climate and strategies to alleviate heat stress in livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Sustainable animal production in the tropics” (SAPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Guadeloupe, France. pp.707-728, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111002448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de métabolomiques longitudinales : la méthode A-SCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). Nantes, FRA., May 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulatory response and relationships with performance of Large White growing pigs reared in tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics (SAPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherches Zootechniques (0143)., Nov 2010, Le Gosier, Guadeloupe, France. pp.380-381, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein content on milk composition of large white sows in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to tropical climate and research strategies to alleviate heat stress in livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d’un fonctionnement biotechnique d'un système culture-élevage à base de canne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre Internationale Francophone de l'Association Française de la Canne à Sucre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Point à Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'un fonctionnement biotechnique d'un système culture élevage à base de canne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre Internationale Francophone de l'Association Française de la Canne à Sucre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional routes to attenuate heat stress in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Livestock and Global Climate Change 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des effets d'une alimentation à base de canne à sucre sur les performances et la qualité de la carcasse des porcs Créoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative solution to attenuate heat stress in pig the use of genetic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of CIGR Section II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du niveau de température sur l'acclimatation à court et moyen terme du porc en croissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of rectal temperature in sows in a tropical humid climate and its association with performance during lactation: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation to high ambient temperature in growing pigs: effects of breed and temperature level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kerdoncuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Symposium COA/INRA Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tainan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for rectal temperature in lactating sows its association with performance: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Symposium COA/INRA Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tainan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat tropical et du type génétique sur les performances zootechniques et le comportement alimentaire du porc en croissance entre 45 et 90 kg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Silou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Weisbecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes Journées de la Recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat tropical et du type génétique sur les performances et le comportement alimentaire de la truie en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des qualités de carcasse et de viande du porc Large White et Créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat tropical et de l'augmentation de la teneur en parois végétales dans l'aliment sur les performances et le comportement alimentaire des truies en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Weisbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances de croissance, de carcasse et de qualité de la viande du porc Créole et Large White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Weisbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of nutritional models as a tool in basic research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Rostock-Warnemünde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'exposition au chaud sur les performances de lactation des truies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Colloque sur la production porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Sainte Hyacinthe, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of meal on the utilization of some nutrients and vitamins by mammary gland in lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association, American Society of Animal Science, Canadian Society of Animal Science Joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'exposition au chaud et de la réduction du taux de protéines dans l'aliment sur les peformances des truies multipares en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'exposition au chaud et de la réduction du taux de protéines dans l'aliment sur les performances des truies multipares en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low crude protein diets for high performing growing pigs and lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Bellego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orffa symposium: How to comply with the constraints of not using antibiotic growth promoters in swine feeds and to maintain performance level in the intensive pig production with respect to the environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Kolding, Denmark. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des effets de l'augmentation de la température ambiante sur les performances des truies en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des températures élevées sur les performances et le comportement alimentaire de la truie en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une supplémentation de l’aliment en antioxydants et en bétaïne sur les performances de lactation de la truie exposée à des conditions de chaleur estivale modérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 58, pp.187-188, 2026, 58èmes Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de capteurs communicants intravaginaux et intramusculaires pour la mesure de la température interne péri partum chez la truie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 58, pp.276-277, 2026, 58èmes Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des porcs face à une vague de chaleur estivale : études physiologiques et comportementales via des outils numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurabelle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Verplanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2025 du PEPR agroécologie et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of antioxidant supplementation on lactating sows exposed to mild heat stress conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. Wageningen Academic Publishers, 39, pp.648, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best and worst pigs ranked on their environmental impacts are not the same in conventional and alternative systems: insights from an individual-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Janodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia-Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lautrou; Sylvain Lerch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Engelberg, Switzerland. Animal - Science proceedings, 16 (3), pp.477, 2025, Proceedings of the 11th Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025). </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, heat-stress, and genetics impact whole-blood gene expression levels in crossbred pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress thermique prénatal ou postnatal : conséquences sur le comportement, la santé, les performances de croissance et des indicateurs de qualité de viande chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.75, Résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics and multi-tissues data to improve the understanding of heat stress adaptation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. , pp.99, Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileal amino acids digestibility in organic protein feedstuffs for pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gaudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roinsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.328, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the effects of heat stress on the farrowing rate in sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dénecé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.141, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between season and feeding level or amino acid supplies on pigs’ growth performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. Wageningen Academic Publishers, Book of abstracts, 27, pp.333, Book of abstracts of the 72nd annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur nutritionnelle de l’ensilage de luzerne et de trèfle violet chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene Stødkilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Krogh Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Adler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.229-230, 53èmes journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une température élevée sur la composition corporelle de porcs charcutiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, pp.63-64, 2020, 52èmes Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and protein values of lucerne leaf meal in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duputel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Junker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Calvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress thermique prénatal ou postnatal : conséquences sur les performances de croissance et des indicateurs de qualité de viande chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a bioclimatic and a growth model to assess the effect of management practices and building ambiance on growing pig performances at the batch level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil. , Advances in Animal Biosciences, 10 (2), 2019, Advances in Animal Biosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of lipopolysaccharide-induced fever on metabolic heat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat exposure of pregnant sows modulates behaviour and corticotrope axis responsiveness of their offspring after weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Constancis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Resmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congress of the International Society for Applied Ethology (ISAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bergen, Norway. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Proceedings of the 53rd congress of the ISAE. Animal lives worth living</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of selenium and superoxide dismutase supplementation on heat stressed pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Vidacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weicheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Furness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS Midwestern Section and ADSA® Midwest Branch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Omaha, United States. Journal of animal science, 97 (Supplement_2), pp.179-179, 2019, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz122.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute challenge with a DON contaminated diet induce transient changes on microbiota composition in finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ASAS-CSAS Annual Meeting and Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAS - American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Animal Science, E-Suppl., 2019, Journal of Animal Science. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz258.936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la distribution de luzerne enrubannée sur les performances des porcs en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFIP - Institut du Porc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. IFIP - Institut du Porc, pp.115-116, 2019, 51. Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat stress in pregnant sows: effects on growth performance and carcass composition of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner un modèle climatique et un modèle de croissance pour évaluer l'effet des conduites, de l'ambiance et de la structure des bâtiments sous différents contextes climatiques, sur les performances des porcs à l'échelle de la bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of gestational heat stress on sow and progeny performance at farrowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict feed efficiency using fecal microbiota information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ASAS-CSAS Annual Meeting and Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAS - American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Animal Science, 97 (E-Suppl.), 2019, Journal of Animal Science. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz258.937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of successive fibre diets on nutrient digestibility and faecal microbiota composition in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and nutritional value of organic feedstuffs: a need to address in monogastric feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature in the context of climate change on nutrient requirements of lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat stress on faecal microbiota composition in swine: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 24 (1ère Ed.), 705 p., 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpement de biomarqueurs sanguins pour évaluer la sensibilité des porcs à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysine, threonine and tryptophan postprandial metabolism in LPS challenged growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thayssa de O. Littiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo H. R. F. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual meeting of the brazilian society of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Foz do Iguaçu, Brazil. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Anais da .. Reunião Anual da Sociedade Brasileira de Zootecnia, 2017, A new view of animal science: challenges and perspectives. Proceedings of the 54th annual meeting of the brazilian society of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic dissection of mechanisms underlying heat adaptation in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. International Society for Animal Genetics, 1ère Ed., 222 p., 2017, 36th Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inflammatory challenge caused by Escherichia coli lipopolysaccharide alters branched-chain amino acids metabolism in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius E. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo H. R. F. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual meeting of the brazilian society of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Foz do Iguaçu, Brazil. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Anais da .. Reunião Anual da Sociedade Brasileira de Zootecnia, 2017, A new view of animal science: challenges and perspectives. Proceedings of the 54th annual meeting of the brazilian society of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient temperature do not affects branched-chain amino acids postprandial metabolism in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius E. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo H. R. F. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual meeting of the brazilian society of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Foz do Iguaçu, Brazil. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Anais da .. Reunião Anual da Sociedade Brasileira de Zootecnia, 2017, A new view of animal science: challenges and perspectives. Proceedings of the 54th annual meeting of the brazilian society of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a short term dietary challenge on growth performance and feeding behavior in finishing pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ambient temperature on the postprandial metabolism of limiting essential amino acids in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thayssa de O. Littiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo H. R. F. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual meeting of the brazilian society of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Foz do Iguaçu, Brazil. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Anais da .. Reunião Anual da Sociedade Brasileira de Zootecnia, 2017, A new view of animal science: challenges and perspectives. Proceedings of the 54th annual meeting of the brazilian society of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting G x E interactions for responses to tropical heat stress in pig breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research conference: quantitative genetics and genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Galveston, United States. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un dispositif de mesure par télémétrie de la température interne chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2016, 48èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses physiologiques des porcs à la chaleur et conséquences sur leur capacité à faire face à un challenge inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports croissants en tryptophane dans un aliment pauvre en protéines sur les performances des porcs en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Simongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2016, 48èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to high ambient temperature and solutions for coping with thermal heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. World conference on innovative animal nutrition and feeding (Wianf)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Budapest, Hungary. , 2015, Programme - Book of abstracts - Wianf2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high ambient temperature and genotype on thermoregulatory responses and gene expression in various tissues in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS/ADSA midwest meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Des Moines, United States. Journal of Animal Science, 93 (Suppl. 2), 2015, Abstract book of the ASAS/ADSA midwest meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« PigChange »: a project to evaluate the consequences of climate change and mitigation options in pig production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ambient temperature on lactating sows, a meta-analysis and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lechartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate and tropical conditions impact on production and thermoregulatory traits in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 21, 2015, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial nutrient metabolism in lipopolysaccharide-challenged growing pigs reared at thermoneutrality or acclimated to high ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Reis Furtado Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European symposium of porcine health management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France. 2015, 7th European symposium of porcine health management : proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la température ambiante chez la truie allaitante, une approche par méta‐analyse et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lechartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2015, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to heat in pig production: the genetic pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du réseau Recolad : international network on adaptation of livestock to the consequences of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. 2015, Workshop Recolad 2015 - Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ReColAd”: Collaborative network on farm animal adaptation to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des systèmes d’élevage au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club climat agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. Club Climat Agriculture, 2014, La place de la séquestration du carbone dans le sol au niveau des inventaires et dans les projets de compensation carbone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for residual feed intake in growing pigs: effect on sow performance in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolomic approach for evaluating heat stress in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Henrique Reis Furtado Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding pigs for heat tolerance: challenges to face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. , pp.133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la diversité génétique des porcs Créoles de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheur INRA CIRAD gestion génomique des RGA en région chaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Gosier, Guadeloupe, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are responses to selection in lines divergently selected for residual feed intake in growing pigs affected by GxE interactions when bred in a tropical environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AnGR-NordicNET workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tuusula, Finland. Nordic Genetic Resource Center, 2012, Proceedings of the AnGR-NordicNET Workshop Genotype-by-Environment Interactions and Adaptation of Farm Animals on Phenotypic and Molecular Levels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la teneur en protéines et d’une complémentation en acides aminés sur les performances et le comportement alimentaire de la truie en lactation élevée sous un climat tropical humide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nunes Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Flavia Miranda Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juarez Lopes Donzele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 42, 2010, 42èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des paramètres génétiques de la température rectale chez la truie en lactation et relations avec les performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France. ITP, 2007, 39èmes Journées de Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Application in Biological Phenomena: The Use of Mixed Models in the Analysis of the Growth Curve of Beef Cattle and Feed Intake of Lactating Sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e éditionn de l'université de juillet 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Pointe-à-Pitre, Guadeloupe, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of performance of lactating Creole and Large White sows in tropical humid climate: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Benony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congreso iberoamericano de razas criollas y autoctonas y IV Simposio iberoamericano sobre conservacion y utilisacion de recursos zoogenéticos, Federacion Iberoamericana de Razas Criollas (FIRC) &amp; Programa Iberoamericano de Ciencia y Technologia para el Desarrollo red XII-H (CYTED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Inconnu, pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of growth performance and feeding behaviour of Creole and Large White pigs: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Weisbecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congreso iberoamericano de razas criollas y autoctonas y IV Simposio iberoamericano sobre conservacion y utilisacion de recursos zoogenéticos, Federacion Iberoamericana de Razas Criollas (FIRC) &amp; Programa Iberoamericano de Ciencia y Technologia para el Desarrollo red XII-H (CYTED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Inconnu, pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 398p., 2025, Synthèses, 9782759240111. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulinkilia - Fiches et tables de valeurs nutritionnelles des aliments et fourrages tropicaux destinés aux animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA, 2e ed., 547 p., 2019, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5704543715167085E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bananier et ses coproduits en alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43 p., 2015, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1625.9923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation de la canne à sucre et de ses coproduits en alimentation animale : A l’usage des producteurs agricoles et techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 78 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-16, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 9, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-239, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-393, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'élevage au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 12, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-316, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and energy metabolism in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lee I. Chiba (ed). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable swine nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.65-101, 2022, 978-1-119-58389-9. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119583998.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaçoes entre ambiencia e nutriçao em suinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Nunes Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produçao de suinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associaçao Brasileira dos Criadores de Suinos (ABCS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorghum by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feedipedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of climatic environment on feed efficiency in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feed efficiency in swine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, pp.183-210, 2012, 978-90-8686-756-1. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-756-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId645"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C5E8FC6"/>
+    <w:nsid w:val="C5A6BF7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-renaudeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05928112X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410799v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100112" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Janodet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101572" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Ros&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00995-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Huau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-09999-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Huu Le" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weicheng Zhao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barton Furness" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Shakeri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Digiacomo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13162681" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labarre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210183v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad305" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114522002513" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929067v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdem Cil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icaro Soares" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lucas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Dumanli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3234374" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001756" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M L Grundy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2022.115467" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Krogh Jensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Ambye-Jensen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Adler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100572" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Rauw" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04752-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077961v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Le Velly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07843-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txaa192" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa387" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001299" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa161" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463365v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7120622" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz222" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619341v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2496" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith J. Mayorga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett C. Ramirez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. Ross" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance H. Baumgard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfy035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41145-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619314v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz245" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz204" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206159" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623870v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky378" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ban Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Primot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7579.1000448" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188469" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620277v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1611" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620252v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600135X" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1806-92902017000600009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634731v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210926v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waltz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Baillot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-131722" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210713v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Garc&#237;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8108" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210711v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brochain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400010X" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193934v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7711" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Jaguelin-Peyraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-013-0759-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881490v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102537" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210414v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Regnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.12.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003305v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Franc&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5689" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Jaguelin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001959" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749701v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ffd-8k83" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750032v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20ns-4b75" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001158v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Faye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649034v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Grondin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-9838-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSRVF82L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746999v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/smwc-hx65" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646507v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. St-Pierre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3329" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748376v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g5av-5v74" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654698v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A.G. Araujo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloizio Soares Ferreira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Brustolini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.N. Silva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.04.018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653910v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659980v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luber Tel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2169" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665280v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110999173X" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666450v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.09.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JFX28X9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668396v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-009-9379-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LT7NLVB8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663004v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Donzele" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F.M. Oliveira" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1176" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658122v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.12.013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJHGQBS9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656870v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Fernandes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Lima" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.04.015" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666633v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-008-9223-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EBE76183DF884918911DB730288FC8B5EC25175/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655231v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Despois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666888v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Primot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1332" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653395v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerdoncuff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666401v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.832" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658568v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-430" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661271v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.10.024" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSQ9PBFJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660073v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Silou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Weisbecker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657066v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ASC2006110" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653269v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.842469x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653521v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.842360x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890079v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclercq-Smekens" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654408v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leclercq-Smekens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664410v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2006.1111" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890027v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674356v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Weisbecker" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674440v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675731v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia B&#233;nony" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675665v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Hilaire" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004042" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890019v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hilaire" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673709v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800090135" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681086v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2004.17.1.3556" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675250v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675273v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670131v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671722v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675424v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lebreton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889870v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2002020" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670241v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671256v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670362v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676067v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693834v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quiniou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685767v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685529v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690778v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696946v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593312v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337201v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401164v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tirlemont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.291" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448194v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067012v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Daumas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593501v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067002v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupuis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201115v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delamaire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510885v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.189" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448076v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.194" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510872v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.188" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202338v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286310v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186010v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199769v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Nikolayev" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9136060" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286649v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumesny" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283957v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072137v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.033" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593314v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593357v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938432v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hassenfratz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881116v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.04.003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627696v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Drique" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calvar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gaucher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878070v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castex" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.174" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627875v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denece" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Badouard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412844v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durand" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213056v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593323v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412782v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daumas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213098v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365184v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412940v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593344v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920121v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100372" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141958v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Habit" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. St&#248;dkilde-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142721v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479991v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479988v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Duputel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141428v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738445v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.G. Verschuren" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736313v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993343v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Constancis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929027v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790754v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734795v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790330v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605278v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744313v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-831-5" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455926v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595357v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743959v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257194v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210588v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210810v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210746v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747898v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803532v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807533v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750380v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Basilio" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111002448" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210377v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753257v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751417v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cyrille" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000099" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756719v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601181v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818347v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756973v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756747v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751128v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755488v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751874v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751018v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753767v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764485v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763463v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764171v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764220v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762756v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761285v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758862v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760438v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758851v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828970v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836282v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Bellego" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771326v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764745v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518193v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2026.php" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521649v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bourguignon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Herv&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920249v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gautier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448311v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401176v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Launay" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.309" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479834v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881017v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716649v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412622v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;nec&#233;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corre" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badouard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412753v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudr&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinsard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412772v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213272v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene St&#248;dkilde" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479983v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737435v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293566v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_104" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282297v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180040v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Le" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vidacs" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Phillips" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Furness" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.315" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267854v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.applied-ethology.org/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306158v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duputel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Junker" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvar" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaap2019.org/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265515v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventscribe.com/2019/ASASAnnual/PosterTitles.asp?pfp=PosterTitles" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz258.936" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02558800v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293535v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_103" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420439v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282317v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265516v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz258.937" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904414v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuze" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736606v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904407v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736734v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736216v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591141v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius E. Moreira" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H. R. F. Campos" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sbz.org.br" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736423v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591142v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591137v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayssa de O. Littiere" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595018v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duteil" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591140v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790927v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739561v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741226v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739765v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210930v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lechartier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595427v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210982v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209248v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257195v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210978v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210923v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210869v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194076v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194010v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210521v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210541v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254961.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190534v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745002v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807151v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754089v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nunes Silva" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Flavia Miranda Oliveira" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juarez Lopes Donzele" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751603v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829356v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez Buxadera" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828846v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benony" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830228v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siloux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993378v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lacor" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1913/9782759240128/agriculture-et-changement-climatique?oft_id=3285798&amp;amp;oft_k=EbcqHi2Y&amp;amp;oft_lk=Ro0csk&amp;amp;oft_d=638777923459900000" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293337v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5704543715167085E12" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455958v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1625.9923" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823495v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Garcia" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101625v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087852v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087790v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087819v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521952v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119583998.ch3" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210809v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://abcs.org.br/images/pdf/livro_producao_bloq.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173619v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210313v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-756-1_9" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-renaudeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05928112X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410799v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100112" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Janodet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101572" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283796v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Ros&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00995-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Huau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-09999-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114522002513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdem Cil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Icaro Soares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lucas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sema Dumanli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3234374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labarre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197492v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Huu Le" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weicheng Zhao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barton Furness" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Shakeri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Digiacomo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13162681" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001756" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M L Grundy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2022.115467" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Krogh Jensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Ambye-Jensen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Adler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100572" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533022v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Rauw" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04752-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077961v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Le Velly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07843-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txaa192" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa387" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001299" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa161" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith J. Mayorga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett C. Ramirez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason W. Ross" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance H. Baumgard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfy035" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41145-w" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7120622" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz222" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2496" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619314v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz245" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz204" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206159" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623870v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/sky378" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626025v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188469" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1611" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ban Silva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Primot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7579.1000448" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620252v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600135X" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1806-92902017000600009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634731v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7711" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210926v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waltz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Baillot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-131722" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Garc&#237;a Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8108" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210711v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brochain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hery" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400010X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Jaguelin-Peyraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-013-0759-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01881490v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102537" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210414v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Regnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.12.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003305v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Franc&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5689" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Jaguelin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001959" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Faye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649034v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Grondin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-9838-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSRVF82L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750032v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20ns-4b75" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749701v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ffd-8k83" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746999v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/smwc-hx65" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748376v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g5av-5v74" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646507v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. St-Pierre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3329" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A.G. Araujo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloizio Soares Ferreira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Brustolini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.N. Silva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.04.018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659980v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luber Tel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2169" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665280v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110999173X" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666450v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2010.09.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JFX28X9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668396v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-009-9379-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LT7NLVB8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656870v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F.M. Oliveira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Donzele" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Fernandes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Lima" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.04.015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663004v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1176" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658122v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.12.013" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJHGQBS9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666633v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-008-9223-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EBE76183DF884918911DB730288FC8B5EC25175/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655231v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Despois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666888v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Primot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1332" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653395v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerdoncuff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658568v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-430" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666401v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.832" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661271v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.10.024" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSQ9PBFJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660073v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Silou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Weisbecker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657066v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ASC2006110" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653269v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.842469x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653521v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.842360x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890079v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclercq-Smekens" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654408v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leclercq-Smekens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664410v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2006.1111" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674440v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675731v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia B&#233;nony" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674356v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Weisbecker" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890027v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675665v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Hilaire" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004042" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890019v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hilaire" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673709v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673185v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800090135" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681086v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2004.17.1.3556" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675250v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675273v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670131v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675424v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lebreton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671722v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670241v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889870v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2002020" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671256v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670362v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676067v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685767v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693834v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Quiniou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685529v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690778v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696946v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401164v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tirlemont" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.291" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448194v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067012v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Daumas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337201v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593312v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593501v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067002v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupuis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201115v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Delamaire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510885v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.189" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448076v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.194" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510872v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Marie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.188" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286310v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186010v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199769v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Nikolayev" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9136060" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286649v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pirault" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumesny" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202338v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283957v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupuis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072137v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.033" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593314v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593357v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938432v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hassenfratz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881116v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.04.003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627696v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Drique" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calvar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dupont" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gaucher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878070v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castex" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.174" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627875v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denece" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Badouard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412782v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daumas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monziols" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213098v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365184v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412844v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durand" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213056v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593323v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412940v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593344v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920121v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100372" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479991v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479988v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Duputel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141958v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Habit" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. St&#248;dkilde-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142721v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141428v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736313v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738445v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.G. Verschuren" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993343v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Constancis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929027v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790754v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734795v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790330v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605278v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595357v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455926v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744313v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-831-5" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743959v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257194v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210810v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210588v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210746v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747898v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803532v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807533v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750380v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Basilio" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111002448" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210377v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751417v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cyrille" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000099" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753257v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756719v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601181v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818347v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756973v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756747v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751128v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755488v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751874v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751018v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753767v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763463v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764485v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764171v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762756v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764220v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761285v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758862v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760438v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758851v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828970v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836282v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Bellego" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771326v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764745v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518193v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2026.php" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521649v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bourguignon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Herv&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920249v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gautier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448311v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401176v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Launay" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.309" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479834v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716649v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881017v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412753v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudr&#233;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinsard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412622v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D&#233;nec&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corre" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Badouard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412772v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213272v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene St&#248;dkilde" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479983v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306158v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duputel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Junker" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calvar" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eaap2019.org/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737435v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282297v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293566v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_104" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267854v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.applied-ethology.org/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180040v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Le" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Vidacs" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Phillips" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Furness" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.315" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265515v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eventscribe.com/2019/ASASAnnual/PosterTitles.asp?pfp=PosterTitles" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz258.936" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02558800v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293535v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_103" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420439v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282317v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265516v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz258.937" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736606v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904414v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuze" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904407v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736734v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736216v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591137v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayssa de O. Littiere" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H. R. F. Campos" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sbz.org.br" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736423v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591142v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius E. Moreira" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591141v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595018v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duteil" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591140v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790927v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739561v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741226v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739765v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257195v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210982v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209248v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210930v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lechartier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595427v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210978v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Reis Furtado Campos" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210923v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210869v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194076v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194010v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210541v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254961.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210521v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190534v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807151v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745002v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754089v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nunes Silva" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Flavia Miranda Oliveira" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juarez Lopes Donzele" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751603v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829356v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez Buxadera" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828846v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benony" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830228v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siloux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993378v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lacor" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1913/9782759240128/agriculture-et-changement-climatique?oft_id=3285798&amp;amp;oft_k=EbcqHi2Y&amp;amp;oft_lk=Ro0csk&amp;amp;oft_d=638777923459900000" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293337v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5704543715167085E12" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455958v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1625.9923" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823495v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Garcia" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101625v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087790v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087852v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087819v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521952v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119583998.ch3" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210809v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://abcs.org.br/images/pdf/livro_producao_bloq.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173619v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210313v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-756-1_9" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>