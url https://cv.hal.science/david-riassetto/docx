--- v0 (2026-04-01)
+++ v1 (2026-04-24)
@@ -5308,273 +5308,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation of sol-gel transducers for chemical optical sensors working in biological media</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanostructured coatings for LED lighting applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Materials, CIMA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589515v1</w:t>
+                <w:t xml:space="preserve">hal-02536653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured coatings for LED lighting applications.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New generation of sol-gel transducers for chemical optical sensors working in biological media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Materials, CIMA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536653v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalyseurs à base de nanoparticules de platine déposées sur TiO2 dopé Nb pour application pile à combustible basse température</w:t>
               </w:r>
@@ -7709,234 +7709,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasting Superhydrophobicity of ZnO Nano‐Wires (NW) Network and Their Application for Anti‐Icing and Anti‐Fouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youngjin Kim</w:t>
+                <w:t xml:space="preserve">Recyclage des NPs de Pt et de Pt/Co pour l’application PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illoul Aboubaker-Essedik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E‐MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">5ème réunion plénière du GDR HysPàC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754982v1</w:t>
+                <w:t xml:space="preserve">hal-03836178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage des NPs de Pt et de Pt/Co pour l’application PEMFC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Dubau</w:t>
+                <w:t xml:space="preserve">Lasting Superhydrophobicity of ZnO Nano‐Wires (NW) Network and Their Application for Anti‐Icing and Anti‐Fouling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngjin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème réunion plénière du GDR HysPàC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">E‐MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836178v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de structures composites Y3Al5O12 : Ce /nanofils de ZnO pour des applications dans le domaine de l'éclairage à LEDs.</w:t>
               </w:r>
@@ -8306,51 +8306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9864,51 +9864,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refabrication de nanoparticules de Pt pour les PEMFC: chimie innovante et impacts environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10175,51 +10175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="443A6D34"/>
+    <w:nsid w:val="3ADEA2D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10406,51 +10406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-riassetto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8338-6954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564804v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Silk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Beitone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayrazul Hoque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC03866A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjin Kim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huy Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Belmouhoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.103250" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Ternin-Rozat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00360" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Olisha S. Lobregas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthapol Rangkupan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalida Klaysom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300461" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976648v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Smaali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300695" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G Palhares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice G Leonel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo L Or&#233;fice" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo O Correia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2023.100869" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Huy Tran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeon Lee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/acc87a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vargas-Villanueva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Vel&#225;squez-Tamayo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Augusto Torres-Cer&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabio Mercado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torres-Palma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.110246" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04143052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Marzouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124608" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030979" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehed Amara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12152568" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong&#8208;huy Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202002058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Messaoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155708" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.04.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02369408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bharath Venkatesh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR07183K" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Cognard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ozouf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.08.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXJ6TPGZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.086" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0287-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie He" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.12.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4MKZFXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925880v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holtzinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Niparte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wachter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthome" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2013.07.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1512463B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838975v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-7085-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GC37ZF46-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00842557v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dellea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercasson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.05.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C89CK10M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00612244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tebby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messaoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4949-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z45LD7RB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458080903470725" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457002v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messaoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthom&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067733v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3345-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61GK49FB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Permpoon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houmard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgeois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00362459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Briche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaldin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamarle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2884-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39RBVFR0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139721v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Millon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roussel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2007.02.025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139717v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199871v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriwan Permpoon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Villalbi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560040v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potdevin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reveret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757099v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301837v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chadeyron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04589515v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouaziz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Testut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753872v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753843v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04497953v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Centeno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Sharma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04706434v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Thi Thanh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754978v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Lecuyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065726v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753904v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692294v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757126v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485597v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03572895v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754989v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Messsaoud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaziz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754984v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753917v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836178v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illoul Aboubaker-Essedik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dubau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301788v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02369412v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Messaoud Khelifi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536609v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753931v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981244v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981251v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016919v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016901v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy Nguyen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Morisot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016942v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016953v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016954v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017006v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Holtzinger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waechter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04797017v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759203v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turover" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460932v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-riassetto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8338-6954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564804v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Silk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Beitone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayrazul Hoque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC03866A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjin Kim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huy Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Belmouhoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.103250" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Ternin-Rozat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00360" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Olisha S. Lobregas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthapol Rangkupan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalida Klaysom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300461" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976648v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Smaali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300695" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G Palhares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice G Leonel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo L Or&#233;fice" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo O Correia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2023.100869" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Huy Tran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeon Lee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/acc87a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vargas-Villanueva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Vel&#225;squez-Tamayo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Augusto Torres-Cer&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabio Mercado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torres-Palma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.110246" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04143052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Marzouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124608" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030979" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehed Amara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12152568" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong&#8208;huy Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202002058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Messaoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155708" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.04.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02369408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bharath Venkatesh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR07183K" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Cognard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ozouf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.08.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXJ6TPGZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.086" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0287-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie He" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.12.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4MKZFXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925880v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holtzinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Niparte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wachter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthome" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2013.07.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1512463B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838975v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-7085-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GC37ZF46-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00842557v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dellea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercasson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.05.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C89CK10M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00612244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tebby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messaoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4949-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z45LD7RB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458080903470725" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457002v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messaoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthom&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067733v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3345-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61GK49FB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Permpoon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houmard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgeois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00362459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Briche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaldin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamarle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2884-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39RBVFR0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139721v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Millon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roussel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2007.02.025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139717v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199871v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriwan Permpoon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Villalbi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560040v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potdevin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reveret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757099v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301837v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chadeyron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536653v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouaziz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04589515v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Testut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753872v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753843v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04497953v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Centeno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Sharma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04706434v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Thi Thanh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754978v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Lecuyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065726v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753904v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692294v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757126v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485597v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03572895v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754989v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Messsaoud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaziz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754984v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753917v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836178v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illoul Aboubaker-Essedik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dubau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754982v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301788v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02369412v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Messaoud Khelifi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536609v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753931v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981244v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981251v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016919v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016901v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy Nguyen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Morisot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016942v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016953v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016954v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017006v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Holtzinger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waechter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04797017v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759203v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turover" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460932v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>