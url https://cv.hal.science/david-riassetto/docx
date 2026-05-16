--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -300,4397 +300,4527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-structured zinc oxide nanowire architecture for robust superhydrophobicity and multifunctionality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamie Silk</w:t>
+                <w:t xml:space="preserve">Integrating Machine Learning and Life Cycle Assessment for Fehling-Inspired Sustainable Synthesis of Cu 2 O Nanowires and ML-Guided Design of Metal Oxide Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Beitone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youngjin Kim</w:t>
+                <w:t xml:space="preserve">Jean-Luc Parouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Huy Tran</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.107248⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (16), pp.7380-7393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.6c00991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250493v1</w:t>
+                <w:t xml:space="preserve">hal-05607064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of thin and long Cu2O nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soline Beitone</w:t>
+                <w:t xml:space="preserve">Double-structured zinc oxide nanowire architecture for robust superhydrophobicity and multifunctionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Silk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngjin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.103250⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72, pp.107248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.107248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405738v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecofriendly Process to Synthesize Cu 2 O Nanowires with Tunable Morphology by pH Adjustments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of thin and long Cu2O nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Beitone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncif Belmouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Ternin-Rozat</w:t>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Braccini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
+                <w:t xml:space="preserve">Stéphane Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00360⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51, pp.103250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.103250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249465v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Surface‐Enhanced Electrospun Nanofiber Membranes: Customizing Properties for Enhanced Performance in Membrane Distillation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecofriendly Process to Synthesize Cu 2 O Nanowires with Tunable Morphology by pH Adjustments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncif Belmouhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Beitone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Ternin-Rozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Olisha S. Lobregas</w:t>
+                <w:t xml:space="preserve">Muriel Braccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratthapol Rangkupan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Deschanvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mame.202300461⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (15), pp.5946-5953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c00360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04728902v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Photoluminescence Enhancement Observed in ZnO Nanowire Gratings Optimally Grown by the Hydrothermal Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancing Surface‐Enhanced Electrospun Nanofiber Membranes: Customizing Properties for Enhanced Performance in Membrane Distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Olisha S. Lobregas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratthapol Rangkupan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubry Martin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chalida Klaysom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202300695⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 309 (7), pp.2300461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mame.202300461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03976648v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the pore architecture and crystalline structure of UiO-66 for the selective adsorption of anionic species in aqueous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the Photoluminescence Enhancement Observed in ZnO Nanowire Gratings Optimally Grown by the Hydrothermal Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo G Palhares</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Riassetto</w:t>
+                <w:t xml:space="preserve">Rafik Smaali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Nanotechnology, Monitoring &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enmm.2023.100869⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (20), pp.2300695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202300695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271823v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976648v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting ridges on slippery liquid-infused porous surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring the pore architecture and crystalline structure of UiO-66 for the selective adsorption of anionic species in aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo G Palhares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice G Leonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo L Oréfice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Huy Tran</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Ricardo O Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6633/acc87a⟩</w:t>
+              <w:t xml:space="preserve">Environmental Nanotechnology, Monitoring &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enmm.2023.100869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504481v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the duty cycle on the morphology and photocatalytic properties of S-TiO2 obtained by plasma electrolytic oxidation to treat real electroplating wastewater contaminated with Cr6+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wetting ridges on slippery liquid-infused porous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Vargas-Villanueva</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daeyeon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.110246⟩</w:t>
+              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86 (6), pp.066601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6633/acc87a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504485v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and Optimization of a Micro-Structured Waveguiding and Fluorescent Sol-Gel Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the duty cycle on the morphology and photocatalytic properties of S-TiO2 obtained by plasma electrolytic oxidation to treat real electroplating wastewater contaminated with Cr6+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Vargas-Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Velásquez-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwin Augusto Torres-Cerón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabio Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtihel Marzouk</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ricardo Torres-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28124608⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.110246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.110246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143052v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting Up and Assessing a New Micro-Structured Waveguiding Fluorescent Architecture on Glass Entirely Elaborated by Sol–Gel Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study and Optimization of a Micro-Structured Waveguiding and Fluorescent Sol-Gel Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Bonnel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (3), pp.979. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (12), pp.4608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15030979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28124608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836350v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration of YAG:Ce Coatings by ZnO Nanowires: A Smart Way to Enhance Light Extraction Efficiency</w:t>
+                <w:t xml:space="preserve">Setting Up and Assessing a New Micro-Structured Waveguiding Fluorescent Architecture on Glass Entirely Elaborated by Sol–Gel Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nehed Amara</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Morgane Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (15), pp.2568. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12152568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15030979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836354v1</w:t>
+                <w:t xml:space="preserve">hal-03836350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubricant Depletion‐Resistant Slippery Liquid‐Infused Porous Surfaces via Capillary Rise Lubrication of Nanowire Array</w:t>
+                <w:t xml:space="preserve">Nanostructuration of YAG:Ce Coatings by ZnO Nanowires: A Smart Way to Enhance Light Extraction Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong‐huy Tran</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Nehed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (7), pp.2002058. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (15), pp.2568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202002058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12152568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215343v1</w:t>
+                <w:t xml:space="preserve">hal-03836354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanowires/YAG:Ce functional heterostructure coatings with tunable optical properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Lubricant Depletion‐Resistant Slippery Liquid‐Infused Porous Surfaces via Capillary Rise Lubrication of Nanowire Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong‐huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngjin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 842, </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (7), pp.2002058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202002058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049220v1</w:t>
+                <w:t xml:space="preserve">hal-03215343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-structuration of a sol-gel architecture for channel waveguide / diffraction grating coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZnO nanowires/YAG:Ce functional heterostructure coatings with tunable optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nehed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonnel</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mouna Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2019.04.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 842, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099741v1</w:t>
+                <w:t xml:space="preserve">hal-03049220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional composite films with vertically aligned ZnO nanowires by leaching-enabled capillary rise infiltration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hong-Huy Tran</w:t>
+                <w:t xml:space="preserve">Micro-structuration of a sol-gel architecture for channel waveguide / diffraction grating coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bharath Venkatesh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Riassetto</w:t>
+                <w:t xml:space="preserve">M. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92, pp.36-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR07183K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2019.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369408v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and limitations of Pt nanoparticles supported on highly porous antimony-doped tin dioxide aerogel as alternative cathode material for proton-exchange membrane fuel cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifunctional composite films with vertically aligned ZnO nanowires by leaching-enabled capillary rise infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Cognard</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">R. Bharath Venkatesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngjin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.08.010⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR07183K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368861v1</w:t>
+                <w:t xml:space="preserve">hal-02369408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of ultra-thin and high aspect ratio ZnO nanowires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Benefits and limitations of Pt nanoparticles supported on highly porous antimony-doped tin dioxide aerogel as alternative cathode material for proton-exchange membrane fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ozouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.086⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 201, pp.381-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2016.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758864v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in the structural and morphological properties of sol-gel deposited ZnO multilayer films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Mechanisms involved in the hydrothermal growth of ultra-thin and high aspect ratio ZnO nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ternon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Rapenne</w:t>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2016.03.017⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 410, pp.423-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.03.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456362v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive study of hydrothermally grown ZnO nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">New insights in the structural and morphological properties of sol-gel deposited ZnO multilayer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Riassetto</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Stambouli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (23), pp.10652-10661. </w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.43-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0287-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2016.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456359v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled growth of silver nanoparticles through a chemically assisted photocatalytic reduction process for SERS substrate applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive study of hydrothermally grown ZnO nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Demes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijie He</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2013.12.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (23), pp.10652-10661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0287-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067371v1</w:t>
+                <w:t xml:space="preserve">hal-01456359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superhydrophobic TiO2 coatings formed through a non-fluorinated wet chemistry route.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Controlled growth of silver nanoparticles through a chemically assisted photocatalytic reduction process for SERS substrate applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijie He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2013.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 277, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2013.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925880v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology-wettability relations in artificially structured superhydrophilic TiO2-SiO2 composite films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Superhydrophobic TiO2 coatings formed through a non-fluorinated wet chemistry route.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Holtzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Niparte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berthome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 48 (8), pp.3107-3120. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 617, pp.141-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-012-7085-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2013.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838975v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-micrometric patterns written using a DIL method coupled to a TiO2 photo-resist.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology-wettability relations in artificially structured superhydrophilic TiO2-SiO2 composite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Holtzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Niparte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berthome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.05.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (8), pp.3107-3120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-012-7085-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00842557v1</w:t>
+                <w:t xml:space="preserve">hal-00838975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in photo-patterned sol-gel-derived TiO2 films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Gamet</w:t>
+                <w:t xml:space="preserve">Sub-micrometric patterns written using a DIL method coupled to a TiO2 photo-resist.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gâté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dellea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Mater Sci</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-010-4949-7⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00612244v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00842557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and functionalities of noble metal nanoparticles formed through simple all-inorganic photochemical procedures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">New insights in photo-patterned sol-gel-derived TiO2 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Coindeau</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Nanoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17458080903470725⟩</w:t>
+              <w:t xml:space="preserve">J Mater Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (5), pp.1474-1486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-010-4949-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067405v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00612244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms involved in the platinization of sol-gel-derived TiO2 thin films.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Synthesis and functionalities of noble metal nanoparticles formed through simple all-inorganic photochemical procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Holtzinger</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Messaoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Berthomé</w:t>
+                <w:t xml:space="preserve">S. Coindeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.221-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17458080903470725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457002v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of platinum nano-particles on the photocatalytic activity of sol-gel derived TiO2 films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Mechanisms involved in the platinization of sol-gel-derived TiO2 thin films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Holtzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 202, pp.214-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067733v1</w:t>
+                <w:t xml:space="preserve">hal-00457002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural and persistent superhydrophilicity of SiO2/TiO2 and TiO2/SiO2 bi-layer films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Influence of platinum nano-particles on the photocatalytic activity of sol-gel derived TiO2 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Holtzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (10), pp.2637-2646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-009-3345-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345472v1</w:t>
+                <w:t xml:space="preserve">hal-01067733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced persistence of natural super-hydrophilicity in TiO2-SiO2 composite thin films deposited via a sol-gel route</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Natural and persistent superhydrophilicity of SiO2/TiO2 and TiO2/SiO2 bi-layer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Permpoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Houmard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Berthome</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 602 (21), pp.3364-3374</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516 (6), pp.957-966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345546v1</w:t>
+                <w:t xml:space="preserve">hal-00345472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol–gel processing and UVA patterning of epoxy-based hybrid organic–inorganic thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Riassetto</w:t>
+                <w:t xml:space="preserve">Enhanced persistence of natural super-hydrophilicity in TiO2-SiO2 composite thin films deposited via a sol-gel route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houmard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gastaldin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dellea</w:t>
+                <w:t xml:space="preserve">A. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berthome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 602 (21), pp.3364-3374</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ujm-00362459v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photocatalytic activity of sol-gel derived photo-platinized TiO2 films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sol–gel processing and UVA patterning of epoxy-based hybrid organic–inorganic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Briche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gastaldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lamarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dellea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2007.02.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (17), pp.5809-5022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-008-2884-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139721v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00362459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and natural wettability properties of sol-gel derived TiO2-SiO2 composite thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The photocatalytic activity of sol-gel derived photo-platinized TiO2 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 189 (2-3), pp.334-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2007.02.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139717v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morphology and natural wettability properties of sol-gel derived TiO2-SiO2 composite thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houmard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 254, pp.1405-1414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic activity and photo-induced superhydrophilicity of sol-gel derived TiO2 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siriwan Permpoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 181 (2-3), pp.203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4700,4920 +4830,5045 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of pH fluctuations in water-in-salt electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Villalbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Villevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Electrochemistry 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Mayence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of multiscale nanostructured luminescent coatings by combining ZnO nanowires and Y3Al5O12:Ce3+ luminescent coatings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C’Nano 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation of optical sensors: Fluorescent architecture channel waveguide / diffraction grating developed by sol-gel processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtihel Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Int. Conf. on Materials Science &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation of optical sensors: Fluorescent architecture channel waveguide / diffraction grating developed by sol-gel processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtihel Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sol-Gel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposite and nanostructured coatings for LED lighting and photocatalytic applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured coatings for LED lighting applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Materials, CIMA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation of sol-gel transducers for chemical optical sensors working in biological media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalyseurs à base de nanoparticules de platine déposées sur TiO2 dopé Nb pour application pile à combustible basse température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR HySPAC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomaterials for Drinking Water Technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Optimizing material use with high-precision capillary printing for electronic device fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanisha Badhauria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Silk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southeast Asia environmental systems- Regional Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Hanoï, Vietnam</w:t>
+              <w:t xml:space="preserve">AMN11 11th International Conference on Advanced Materials and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MacDiarmid Institute, Feb 2025, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754992v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical chemical waveguide sensor elaborated by sol‐gel technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Nanomaterials for Drinking Water Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Nanotechnology and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Phan Thiet, Vietnam</w:t>
+              <w:t xml:space="preserve">Southeast Asia environmental systems- Regional Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Hanoï, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753872v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Life Water Repellent Surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical chemical waveguide sensor elaborated by sol‐gel technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Langlet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Ibtihel Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Asia Conference on Material and Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Nanotechnology and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Phan Thiet, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753843v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence properties of multiscale nanostructured coatings combining ZnO nanowires and Y3Al5O12:Ce3+.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long Life Water Repellent Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Luminescence – ICL 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">5th Asia Conference on Material and Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497953v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GROWTH AND EMPLOYABILITY OF ZINC OXIDE NANOWIRES FOR FLEXIBLE ELECTRONICS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luminescence properties of multiscale nanostructured coatings combining ZnO nanowires and Y3Al5O12:Ce3+.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journée Sol-Gel et Chimie Liquide AURA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint etienne, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Luminescence – ICL 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755024v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janus Membrane for sea water desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabio Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. H. Thi Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Water Sustainability &amp; Green Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Ho Chi Mim Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional ZnO nanowires‐based nanocomposites by capillary rise infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigolène Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daeyeon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sol‐gel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revêtements SLIPS (Slippery Liquid Infused Porous Surface) Résistant à la Déplétion de Lubrifiant pour Applications Antibactériennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">GROWTH AND EMPLOYABILITY OF ZINC OXIDE NANOWIRES FOR FLEXIBLE ELECTRONICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Journée sol‐gel AURA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">14ème Journée Sol-Gel et Chimie Liquide AURA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755000v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of sol-gel derived ZnO nanowires (NWs) arrays for optical applications.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lubricant Depletion Resistant Slippery Liquid‐Infused Porous Surfaces (SLIPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolGel 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd International congress on Advanced Materials Sciences and Engineering (AMSE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065726v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubricant Depletion Resistant Slippery Liquid‐Infused Porous Surfaces (SLIPS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of sol-gel derived ZnO nanowires (NWs) arrays for optical applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International congress on Advanced Materials Sciences and Engineering (AMSE 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Opatija, Croatia</w:t>
+              <w:t xml:space="preserve">SolGel 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753904v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revêtements SLIPS (Slippery Liquid Infused Porous Surface) Résistant à la Déplétion de Lubrifiant pour Applications Antibactériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique GDR B2i "biofilms marins et bactériens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14eme Journée sol‐gel AURA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692294v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle architecture micro-structurée guidante et fluorescente sur verre entièrement élaborée par voie sol-gel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Revêtements SLIPS (Slippery Liquid Infused Porous Surface) Résistant à la Déplétion de Lubrifiant pour Applications Antibactériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journée Sol-Gel Auvergne-Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Saint etienne, France</w:t>
+              <w:t xml:space="preserve">Journée thématique GDR B2i "biofilms marins et bactériens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757126v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and assessment of a new micro-structured fluorescent sol-gel architecture intended for optical sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Nouvelle architecture micro-structurée guidante et fluorescente sur verre entièrement élaborée par voie sol-gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtihel Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rahaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes - EUROMAT 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">14ème Journée Sol-Gel Auvergne-Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485597v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the light extraction efficiency of sol-gel derived YAG:Ce coatings using ZnO nanowires (NWs) array.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nehed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Conférence virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration of YAG:Ce coatings by ZnO nanowires: a smart way to enhance light extraction efficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Fall Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite and nanostrutured coatings for LED lighting and photocatalytic applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Synthesis and assessment of a new micro-structured fluorescent sol-gel architecture intended for optical sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E‐MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes - EUROMAT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754989v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional Composite Films with Vertically Aligned ZnO Nanowires via Capillary Rise Infiltration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Surfaces for water harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngjin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E‐MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Nanotechnology and Application (IWNA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Phan Thiet, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754984v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces for water harvesting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Nanocomposite and nanostrutured coatings for LED lighting and photocatalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nehed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Messsaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Nanotechnology and Application (IWNA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Phan Thiet, Vietnam</w:t>
+              <w:t xml:space="preserve">E‐MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753917v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage des NPs de Pt et de Pt/Co pour l’application PEMFC</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Multifunctional Composite Films with Vertically Aligned ZnO Nanowires via Capillary Rise Infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daeyeon Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème réunion plénière du GDR HysPàC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">E‐MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836178v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasting Superhydrophobicity of ZnO Nano‐Wires (NW) Network and Their Application for Anti‐Icing and Anti‐Fouling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Recyclage des NPs de Pt et de Pt/Co pour l’application PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illoul Aboubaker-Essedik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E‐MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">5ème réunion plénière du GDR HysPàC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754982v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de structures composites Y3Al5O12 : Ce /nanofils de ZnO pour des applications dans le domaine de l'éclairage à LEDs.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lasting Superhydrophobicity of ZnO Nano‐Wires (NW) Network and Their Application for Anti‐Icing and Anti‐Fouling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngjin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFL 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">E‐MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301788v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-Gel Based Direct Photolitography : Principle and Applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elaboration de structures composites Y3Al5O12 : Ce /nanofils de ZnO pour des applications dans le domaine de l'éclairage à LEDs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Advanced Materials sciences and Engeering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">GFL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369412v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite and nanostructured coatings for LED lighting and photocatalytic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sol-Gel Based Direct Photolitography : Principle and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nehed Amara</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgane Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International Congress on Advanced Materials sciences and Engeering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757195v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite and nanostructures coatings for LED lighting and photocatalytic applications.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Riassetto</w:t>
+                <w:t xml:space="preserve">Nanocomposite and nanostructured coatings for LED lighting and photocatalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nehed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Messaoud Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Materials, CIMA 2019</w:t>
+              <w:t xml:space="preserve">1st International Conference on Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536609v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces with wettability contrasts for water harvesting</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanocomposite and nanostructures coatings for LED lighting and photocatalytic applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Chemistry Forum 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Materials, CIMA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753931v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de structures cœur-coquille ZnO/Al:ZnO à très grand facteur de forme</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Surfaces with wettability contrasts for water harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngjin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journée Sol-Gel et Chimie Liquide Auvergne Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">World Chemistry Forum 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981222v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle génération de capteurs chimiques optiques opérant en milieu biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse de structures cœur-coquille ZnO/Al:ZnO à très grand facteur de forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Muñoz-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Bonnel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journée Sol-Gel Auvergne-Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, St Etienne, France</w:t>
+              <w:t xml:space="preserve">13ème Journée Sol-Gel et Chimie Liquide Auvergne Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981244v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revêtements nano-composites nanofils / nanoparticules destinés à l’éclairage à LEDs et à la photocatalyse,</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelle génération de capteurs chimiques optiques opérant en milieu biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Journée Sol-Gel Auvergne-Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981251v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Superhydrophilic to Superhydrophobic Surfaces</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Revêtements nano-composites nanofils / nanoparticules destinés à l’éclairage à LEDs et à la photocatalyse,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">13ème Journée Sol-Gel Auvergne-Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016919v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanonets semiconducteurs: de la conception à l'intégration en dispositifs électroniques pour la détection de biomolécules</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Superhydrophilic to Superhydrophobic Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016901v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-Gel Direct Photolithography - Principle and Applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanonets semiconducteurs: de la conception à l'intégration en dispositifs électroniques pour la détection de biomolécules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT’s 6th Annual World Congress of Nano Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils Semiconducteurs (J2N 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016942v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive study of ZnO nanowires grown by hydrothermal synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMN Meeting on Nanowires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Amsterdam,, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la croissance de n anofils de ZnO par synthèse hydrothermale : une 1ère étape vers la réalisation de biocapteurs d’ADN électriques sans marqueurs à base de réseaux de nanofils de ZnO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Demes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journée Sol-Gel Rhône-Alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Functionalization by Sol-Gel Chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sol-Gel Direct Photolithography - Principle and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd World Congress and Expo on Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">BIT’s 6th Annual World Congress of Nano Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016939v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Surface Functionalization by Sol-Gel Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riassetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ternon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd World Congress and Expo on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Singapour, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration de couches minces pour le développement de revêtements superhydrophobes et transparents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Holtzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Waechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Journée Sol-Gel Rhône-Alpes-Auvergne,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9623,91 +9878,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie douce en solution liquide : De la fonctionnalisation à la nanoarchitecturation de surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Grenoble-Alpes (UGA), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04797017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9717,130 +9972,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé sol-gel de structuration de surface tout-inorganique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gâté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Turover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3121140A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9850,147 +10105,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refabrication de nanoparticules de Pt pour les PEMFC: chimie innovante et impacts environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10000,114 +10255,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation de surface par chimie douce en solution liquide. Nanoparticules métalliques (platine, or, argent) et revêtements TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00460932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10175,51 +10430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3ADEA2D0"/>
+    <w:nsid w:val="B5AF3B67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10406,51 +10661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-riassetto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8338-6954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564804v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Silk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Beitone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayrazul Hoque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC03866A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250493v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjin Kim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huy Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Belmouhoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.103250" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Ternin-Rozat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00360" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Olisha S. Lobregas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthapol Rangkupan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalida Klaysom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300461" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976648v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Smaali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300695" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G Palhares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice G Leonel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo L Or&#233;fice" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo O Correia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2023.100869" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Huy Tran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeon Lee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/acc87a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vargas-Villanueva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Vel&#225;squez-Tamayo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Augusto Torres-Cer&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabio Mercado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torres-Palma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.110246" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04143052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Marzouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124608" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030979" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836354v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehed Amara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12152568" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong&#8208;huy Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202002058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Messaoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155708" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.04.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02369408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bharath Venkatesh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR07183K" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Cognard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ozouf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.08.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXJ6TPGZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.086" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0287-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie He" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.12.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4MKZFXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925880v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holtzinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Niparte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wachter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthome" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2013.07.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1512463B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838975v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-7085-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GC37ZF46-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00842557v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dellea" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercasson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.05.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C89CK10M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00612244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tebby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messaoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4949-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z45LD7RB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458080903470725" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457002v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messaoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthom&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067733v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3345-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61GK49FB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345472v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Permpoon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houmard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgeois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00362459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Briche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaldin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamarle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2884-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39RBVFR0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139721v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Millon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roussel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2007.02.025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139717v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199871v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriwan Permpoon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357724v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Villalbi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560040v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potdevin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reveret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757099v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301837v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chadeyron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536653v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouaziz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04589515v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576469v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Testut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753872v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753843v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04497953v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Centeno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Sharma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04706434v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Thi Thanh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754978v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Lecuyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065726v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753904v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692294v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757126v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485597v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03572895v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754989v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Messsaoud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaziz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754984v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753917v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836178v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illoul Aboubaker-Essedik" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dubau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754982v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301788v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02369412v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Messaoud Khelifi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536609v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753931v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981222v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981244v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981251v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016919v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016901v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy Nguyen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Morisot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016942v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016953v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016954v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017006v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Holtzinger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waechter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04797017v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759203v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turover" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460932v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-riassetto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8338-6954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564804v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Silk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Beitone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayrazul Hoque" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Evrard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC03866A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607064v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parouty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.6c00991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250493v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjin Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huy Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morisot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107248" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncif Belmouhoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coindeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.103250" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Ternin-Rozat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deschanvres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00360" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Olisha S. Lobregas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratthapol Rangkupan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalida Klaysom" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202300461" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976648v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Potdevin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Smaali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202300695" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G Palhares" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice G Leonel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo L Or&#233;fice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo O Correia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2023.100869" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Huy Tran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeyeon Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/acc87a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Vargas-Villanueva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Vel&#225;squez-Tamayo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Augusto Torres-Cer&#243;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabio Mercado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Torres-Palma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.110246" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04143052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Marzouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28124608" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030979" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehed Amara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12152568" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong&#8208;huy Tran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202002058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Messaoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155708" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02099741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riassetto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bucci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.04.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02369408v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bharath Venkatesh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR07183K" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Cognard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ozouf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2016.08.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXJ6TPGZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.086" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapenne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.03.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456359v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0287-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie He" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2013.12.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4MKZFXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925880v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Holtzinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Niparte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wachter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthome" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2013.07.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1512463B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838975v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-7085-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GC37ZF46-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00842557v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jourlin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dellea" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercasson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.05.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C89CK10M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00612244v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tebby" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messaoud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4949-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z45LD7RB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067405v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roussel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coindeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458080903470725" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Messaoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthom&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067733v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3345-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61GK49FB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345472v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Permpoon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houmard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourgeois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00362459v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Briche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaldin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamarle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dellea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2884-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-39RBVFR0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139721v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Millon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roussel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2007.02.025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139717v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199871v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriwan Permpoon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pernot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357724v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Villalbi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villevieille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560040v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potdevin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reveret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757099v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757071v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301837v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chadeyron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536653v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouaziz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04589515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576469v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Testut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607811v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tournaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanisha Badhauria" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ardila" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04497953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Centeno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04706434v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Thi Thanh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754978v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Lecuyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755024v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Sharma" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753904v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065726v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755000v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692294v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757126v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rahaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560692v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03572895v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485597v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753917v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754989v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Messsaoud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaziz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836178v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illoul Aboubaker-Essedik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dubau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754982v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301788v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02369412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757195v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Messaoud Khelifi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536609v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753931v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981222v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Huong Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mu&#241;oz-Rojas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981244v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981251v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016919v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016901v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuy Nguyen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Morisot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mouis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016953v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016954v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016942v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016939v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017006v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Holtzinger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waechter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04797017v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759203v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G&#226;t&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turover" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015423v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Duclos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460932v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>