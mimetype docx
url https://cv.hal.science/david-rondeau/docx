--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -66,4767 +66,4901 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the strength of molecular interactions in a deep eutectic solvent (DES) by means of ionization mechanisms involved in cold-spray ionization mass spectrometry and by DFT calculations</w:t>
+                <w:t xml:space="preserve">Dehydration-driven organization of metabolites into NaDES-like assemblies in orthodox seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bertrand</w:t>
+                <w:t xml:space="preserve">Youcef Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cousseau</w:t>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swaroop Kunapuli</w:t>
+                <w:t xml:space="preserve">Emmanuelle Limanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Schurhammer</w:t>
+                <w:t xml:space="preserve">Maëna Le Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5cp02383a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.71080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443999v1</w:t>
+                <w:t xml:space="preserve">hal-05520344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol of generation of tolerogenic dendritic cells affects their transcriptional and metabolic profiles leading to specific tolerogenic functions</w:t>
+                <w:t xml:space="preserve">Evaluating the strength of molecular interactions in a deep eutectic solvent (DES) by means of ionization mechanisms involved in cold-spray ionization mass spectrometry and by DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maaike Suuring</w:t>
+                <w:t xml:space="preserve">Emilie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giada Amodio</w:t>
+                <w:t xml:space="preserve">Camille Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rouel</w:t>
+                <w:t xml:space="preserve">Swaroop Kunapuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Raux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+                <w:t xml:space="preserve">Rachel Schurhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (4), pp.101605. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28, pp.1924-1938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2025.101605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5cp02383a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421987v1</w:t>
+                <w:t xml:space="preserve">hal-05443999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of deep eutectic solvents as promising approach in the design of microwave-based green gas sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protocol of generation of tolerogenic dendritic cells affects their transcriptional and metabolic profiles leading to specific tolerogenic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+                <w:t xml:space="preserve">Maaike Suuring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rondeau</w:t>
+                <w:t xml:space="preserve">Giada Amodio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Castel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathieu Rouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3su00470h⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (4), pp.101605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2025.101605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596437v1</w:t>
+                <w:t xml:space="preserve">hal-05421987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophilic and nucleophilic gas phase reactivity of the Janus cluster-based anions [{Mo 6 Cl 8 }Cl 5 □] − (□ = lacuna)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Denis</w:t>
+                <w:t xml:space="preserve">The use of deep eutectic solvents as promising approach in the design of microwave-based green gas sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Tymínska</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59, pp.6243-6246. </w:t>
+              <w:t xml:space="preserve">RSC Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (4), pp.1067-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3CC01187A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3su00470h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087734v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of Tolerance to Isothiazolinones Among Daphnia pulex Clones</w:t>
+                <w:t xml:space="preserve">Electrophilic and nucleophilic gas phase reactivity of the Janus cluster-based anions [{Mo 6 Cl 8 }Cl 5 □] − (□ = lacuna)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Wagner-Deyriès</w:t>
+                <w:t xml:space="preserve">Antoine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Varignier</w:t>
+                <w:t xml:space="preserve">Nina Tymínska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Revel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Rondeau</w:t>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.5564⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.6243-6246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CC01187A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954795v1</w:t>
+                <w:t xml:space="preserve">hal-04087734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From electrospray ionization to cold-spray ionization: How to evaluate the cooling effect on the gaseous ions?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Variation of Tolerance to Isothiazolinones Among Daphnia pulex Clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Wagner-Deyriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Varignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.805-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.5564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.4977⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04329334v1</w:t>
+                <w:t xml:space="preserve">hal-03954795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold-spray ionization mass spectrometry of the choline chloride-urea deep eutectic solvent (reline)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From electrospray ionization to cold-spray ionization: How to evaluate the cooling effect on the gaseous ions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 56 (5), pp.e4725. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, Journal of Mass Spectrometry, 58 (11), pp.e4977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.4977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.4725⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03223162v1</w:t>
+                <w:t xml:space="preserve">hal-04329334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database of high-resolution MS/MS spectra for lichen metabolites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cold-spray ionization mass spectrometry of the choline chloride-urea deep eutectic solvent (reline)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylène Chollet-Krugler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Rondeau</w:t>
+                <w:t xml:space="preserve">Lucie Percevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+                <w:t xml:space="preserve">Alain Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Schurhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Ferron</w:t>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.294. </w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (5), pp.e4725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0305-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jms.4725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521979v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomics unveil alterations of biomembranes permeability in human HaCaT keratinocytes upon 60 GHz millimeter-wave exposure</w:t>
+                <w:t xml:space="preserve">A database of high-resolution MS/MS spectra for lichen metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Pogam</w:t>
+                <w:t xml:space="preserve">Damien Olivier-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Page</w:t>
+                <w:t xml:space="preserve">Marylène Chollet-Krugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Habauzit</w:t>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Doué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+                <w:t xml:space="preserve">Solenn Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45662-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0305-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179383v1</w:t>
+                <w:t xml:space="preserve">hal-05521979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution of a Lichen Metabolite Data Base (LDB) through HRLC-MS/MS analysis of 250 lichen compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untargeted metabolomics unveil alterations of biomembranes permeability in human HaCaT keratinocytes upon 60 GHz millimeter-wave exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pogam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Olivier</w:t>
+                <w:t xml:space="preserve">Yann Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chollet-Krugler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Rondeau</w:t>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Beniddir</w:t>
+                <w:t xml:space="preserve">Mickael Doué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ferron</w:t>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85 (18), pp.1412-1413. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.9343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0039-3399697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45662-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469492v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Spectrometry Evidence for Self-Rigidification of π-Conjugated Oligomers Containing 3,4-Ethylenedioxythiophene (EDOT) Groups using RRKM Theory and Internal Energy Calibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Constitution of a Lichen Metabolite Data Base (LDB) through HRLC-MS/MS analysis of 250 lichen compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chollet-Krugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laszlo Drahos</w:t>
+                <w:t xml:space="preserve">M. A. Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Turbiez</w:t>
+                <w:t xml:space="preserve">S. Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (2), pp.239-250. </w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (18), pp.1412-1413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1469066718811712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-3399697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616097v1</w:t>
+                <w:t xml:space="preserve">hal-02469492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database of high-resolution MS/MS spectra for lichen metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier-Jimenez</w:t>
+                <w:t xml:space="preserve">Mass Spectrometry Evidence for Self-Rigidification of π-Conjugated Oligomers Containing 3,4-Ethylenedioxythiophene (EDOT) Groups using RRKM Theory and Internal Energy Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylene Chollet-Krugler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Rondeau</w:t>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi A Beniddir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solenn Ferron</w:t>
+                <w:t xml:space="preserve">Karoly Vekey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Drahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Turbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0305-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1469066718811712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397308v1</w:t>
+                <w:t xml:space="preserve">hal-02616097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted Metabolomics Reveal Lipid Alterations upon 2-Deoxyglucose Treatment in Human HaCaT Keratinocytes</w:t>
+                <w:t xml:space="preserve">A database of high-resolution MS/MS spectra for lichen metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Pogam</w:t>
+                <w:t xml:space="preserve">Damien Olivier-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylene Chollet-Krugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi A Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Doué</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+                <w:t xml:space="preserve">Solenn Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00805⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0305-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730281v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrométrie de masse organique - Analyseurs et méthodes en tandem ou MS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Untargeted Metabolomics Reveal Lipid Alterations upon 2-Deoxyglucose Treatment in Human HaCaT Keratinocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pogam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Doué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (3), pp.1146-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.7b00805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771041v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrométrie de masse organique - Principe, méthodes d’introduction et d’ionisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Spectrométrie de masse organique - Analyseurs et méthodes en tandem ou MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, p-2645</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771017v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Workflow for Multiclass Determination of 256 Pesticides in Essential Oils by Liquid Chromatography Tandem Mass Spectrometry using Evaporation and Dilution Approaches: Application to Lavandin, Lemon and Cypress Essential Oils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Spectrométrie de masse organique - Principe, méthodes d’introduction et d’ionisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, p-2645</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240770v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ DART-MS as a Versatile and Rapid Dereplication Tool in Lichenology: Chemical Fingerprinting of Ophioparma ventosa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Workflow for Multiclass Determination of 256 Pesticides in Essential Oils by Liquid Chromatography Tandem Mass Spectrometry using Evaporation and Dilution Approaches: Application to Lavandin, Lemon and Cypress Essential Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t>
+                <w:t xml:space="preserve">Yoann Fillâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Legouin</w:t>
+                <w:t xml:space="preserve">Antoine Daguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Boustie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Rondeau</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (6), pp.354--363. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 149, pp.178-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pca.2635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.11.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01397917v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the cyanolichen Lichina pygmaea metabolites using in situ DART-MS: from detection to thermochemistry of mycosporine serinol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Pogam</w:t>
+                <w:t xml:space="preserve">In situ DART-MS as a Versatile and Rapid Dereplication Tool in Lichenology: Chemical Fingerprinting of Ophioparma ventosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Pogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Legouin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Boustie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">B. Legouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.3549⟩</w:t>
+              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (6), pp.354--363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pca.2635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122004v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal energy distribution in electrospray ionization: Towards the evaluation of a thermal-like distribution from the multiplecollision model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analysis of the cyanolichen Lichina pygmaea metabolites using in situ DART-MS: from detection to thermochemistry of mycosporine serinol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pogam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Legouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Károly Vékey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.6899⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (3), pp.454-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.3549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122008v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresidue determination of 256 pesticides in lavandin essential oil by LC/ESI/sSRM: advantages and drawbacks of a sampling method involving evaporation under nitrogen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Internal energy distribution in electrospray ionization: Towards the evaluation of a thermal-like distribution from the multiplecollision model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jadas-Hecart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
+                <w:t xml:space="preserve">László Drahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Károly Vékey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7553-2⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp.1273-1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.6899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771042v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Monitoring of the Role Played by a Stabilizer in a Solid Sample of Polymer Using Direct Analysis in Real Time Mass Spectrometry: The Case of Irgafos 168 in Polyethylene.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multiresidue determination of 256 pesticides in lavandin essential oil by LC/ESI/sSRM: advantages and drawbacks of a sampling method involving evaporation under nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Daguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac301759q⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (5), pp.1541 - 1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7553-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122014v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal internal energy distribution of ions observed in an electrospray source interfaced with a sectormass spectrometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Direct Monitoring of the Role Played by a Stabilizer in a Solid Sample of Polymer Using Direct Analysis in Real Time Mass Spectrometry: The Case of Irgafos 168 in Polyethylene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Fouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.1873⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84, pp.8642-8649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac301759q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01121929v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric addition of pyridine to 1,4-bis(ethynyl)bicyclo[2.2.2]octane: dissymmetrical rotator ligands illustrated in dpppPt(II) and [Re6Se8]2+ complexes and an amphidynamic hydrogen bonded framework solid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-thermal internal energy distribution of ions observed in an electrospray source interfaced with a sectormass spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lemouchi</w:t>
+                <w:t xml:space="preserve">Nicolas Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Barres</w:t>
+                <w:t xml:space="preserve">Emilie-Laure Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Meziere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Zorina</w:t>
+                <w:t xml:space="preserve">Claude Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Drahos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.100-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.1873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1DT10913H⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122025v1</w:t>
+                <w:t xml:space="preserve">hal-01121929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresidue Analysis of Multiclass Pesticides in Lavandin Essential Oil by LC/MS/MS Using the Scheduled Selected Reaction Monitoring Mode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Asymmetric addition of pyridine to 1,4-bis(ethynyl)bicyclo[2.2.2]octane: dissymmetrical rotator ligands illustrated in dpppPt(II) and [Re6Se8]2+ complexes and an amphidynamic hydrogen bonded framework solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac1018292⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40, pp.8075-8078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1DT10913H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561066v1</w:t>
+                <w:t xml:space="preserve">hal-01122025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiolate Chemistry: A Powerful and Versatile Synthetic Tool for Immobilization/Functionalization of Oligothiophenes on a Gold Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Khoa Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitena Ocafrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roncali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17, pp.5628 - 5640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201003687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-assembled bis(pyrrolo)tetrathiafulvalene-based redox active squarew</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Chas</w:t>
+                <w:t xml:space="preserve">Multiresidue Analysis of Multiclass Pesticides in Lavandin Essential Oil by LC/MS/MS Using the Scheduled Selected Reaction Monitoring Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Fillâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Goeb</w:t>
+                <w:t xml:space="preserve">Brice Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Daguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul I. Dron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Rondeau</w:t>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35, pp.165-168. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (1), pp.109 - 117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0nj00545b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac1018292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122049v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages of the scheduled selected reaction monitoring algorithm in liquid chromatography/ electrospray ionization tandem mass spectrometry multi-residue analysis of 242 pesticides: a comparative approach with classical selected reaction monitoring mode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A self-assembled bis(pyrrolo)tetrathiafulvalene-based redox active squarew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Chas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Goeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul I. Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.4649⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35, pp.165-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0nj00545b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122046v1</w:t>
+                <w:t xml:space="preserve">hal-01122049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of the fragmentation pathways of benzylpyridinium ions under ESI/MS conditions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Advantages of the scheduled selected reaction monitoring algorithm in liquid chromatography/ electrospray ionization tandem mass spectrometry multi-residue analysis of 242 pesticides: a comparative approach with classical selected reaction monitoring mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44 ((12)), pp.1668-75. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24, pp.2453-2461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.1672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.4649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813433v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A promising method for efficient analysis of secondary metabolites in plant extracts by a matrix-free Desorption/Ionization on self-Assembled Monolayer Surfaces (DIAMS) technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suresh Babu</w:t>
+                <w:t xml:space="preserve">Investigations of the fragmentation pathways of benzylpyridinium ions under ESI/MS conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie-Laure Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Tsagueken</w:t>
+                <w:t xml:space="preserve">Philippe Karoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Ropivia</w:t>
+                <w:t xml:space="preserve">Céline Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Derbré</w:t>
+                <w:t xml:space="preserve">Sophie Rochut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1234850⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 ((12)), pp.1668-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.1672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027834v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled monolayer-assisted mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A promising method for efficient analysis of secondary metabolites in plant extracts by a matrix-free Desorption/Ionization on self-Assembled Monolayer Surfaces (DIAMS) technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bounichou</w:t>
+                <w:t xml:space="preserve">G Tsagueken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Alévêque</w:t>
+                <w:t xml:space="preserve">Jacqueline Ropivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Breton</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylène Dias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Sanguinet</w:t>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b904175n⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (9), Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1234850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02533729v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new matrix-free laser desorption/ionization method through statistic studies: comparison of the DIAMS (desorption/ionization on self-assembled monolayer surface) method with the MALDI and TGFA-LDI techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Self-assembled monolayer-assisted mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bounichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Sanguinet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marylène Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.1414⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (43), pp.8032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b904175n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027828v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New proaporphines from the bark of Phoebe scortechinii.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Rondeau</w:t>
+                <w:t xml:space="preserve">Evaluation of a new matrix-free laser desorption/ionization method through statistic studies: comparison of the DIAMS (desorption/ionization on self-assembled monolayer surface) method with the MALDI and TGFA-LDI techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bounichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Richomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Litaudon</w:t>
+                <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (12), pp.1618 - 1626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.1414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786410701642821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00412422v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Perovskite Resulting from the Solid-State Reaction between the Organic Cations and Perovskite Layers of α1-(Br-(CH 2 ) 2 -NH 3 ) 2 PbI 4</w:t>
+                <w:t xml:space="preserve">New proaporphines from the bark of Phoebe scortechinii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Sourisseau</w:t>
+                <w:t xml:space="preserve">Mat Ropi Mukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+                <w:t xml:space="preserve">a Hamid A Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenhua Bi</w:t>
+                <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Rondeau</w:t>
+                <w:t xml:space="preserve">Marc Litaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (15), pp.6148-6154. </w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (11), pp.921-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic070240g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786410701642821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984405v1</w:t>
+                <w:t xml:space="preserve">hal-00412422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and molecular aspects of aspartate-derived amino acid metabolism during germination and post-germination growth in two maize genotypes differing in germination efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Perovskite Resulting from the Solid-State Reaction between the Organic Cations and Perovskite Layers of α1-(Br-(CH 2 ) 2 -NH 3 ) 2 PbI 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiola Anzala</w:t>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Morere Le Paven</w:t>
+                <w:t xml:space="preserve">Wenhua Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Fournier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nicolas Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (15), pp.6148-6154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic070240g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erj054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02656596v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed physico-chemical characterisation of the 2S storage protein from rape (Brassica Napus L.)</w:t>
+                <w:t xml:space="preserve">Physiological and molecular aspects of aspartate-derived amino acid metabolism during germination and post-germination growth in two maize genotypes differing in germination efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schmidt</w:t>
+                <w:t xml:space="preserve">Fabiola Anzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Renard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Marie-Christine Morere Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis-Mohamed A.-M. Limami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf0307954⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (3), pp.645-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erj054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677569v1</w:t>
+                <w:t xml:space="preserve">hal-02656596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Detailed physico-chemical characterisation of the 2S storage protein from rape (Brassica Napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52, pp.5995-6001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0307954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Electrolytic electrospray ionization mass spectrometry of C60-TTF-C60 derivatives: high-resolution mass measurement and molecular ion gas-phase reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kreher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 15 (18), pp.1708-1712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4836,1845 +4970,1845 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une antenne-capteur communicante sensible à HCl(g) à base de solvant eutectique profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2024 “23èmes Journées Nationales Microondes”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.AP-P02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold-spray ionization of deep eutectic solvents as preliminary step in the design of green gas sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAP 2024 “Congress on Mass Spectrometry and Proteomic Analysis”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lille, France. pp.session 1 - Environmental analysis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation microonde de solvants eutectiques profonds : exemple du chlorure de choline/thiourée. Application aux capteurs microondes de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2024 “23èmes Journées Nationales Microondes”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France. pp.TE-O03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold-Spray Ionization mass spectrometry: evidence of cooling effect in terms of ion internal energy and application in deep eutectic solvent analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMMS 2023 “39th Informal Meeting on Mass Spectrometry”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. pp.O38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Deep Eutectic Solvent based on choline chloride by Cold-Spray Ionization mass spectrometry method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cousseau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANALYTICS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the gazeous ions temperature is lowered in Cold-Spray Ionization by regards to the Electrospray Ionisation source?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANALYTICS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion soft-landing by using a modified triple quadrupole mass spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANALYTICS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold-spray ionization mass spectrometry: a method of choice for characterization of deep eutectic solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cousseau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GDR SolvATE “Solvatation : Avancées Théoriques et Expérimentales”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lille, France. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of deep eutectic solvent by cold-spray ionization mass spectrometry method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cousseau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GDR SolvATE “Solvatation : Avancées Théoriques et Expérimentales”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lille, France. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VALIDATION OF A METABOLOMIC WORKFLOW TO ASSESS THE EFFECT OF 60 GHZ MILLIMETER WAVES ON KERATINOCYTE CELL LINES: A PROOF-OF-CONCEPT STUDY ESTABLISHING THE METABOLIC ALTERATIONS TRIGGERED BY 2- DEOXYGLUCOSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pogam-Alluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Doué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th INFORMAL MEETING ON MASS SPECTROMETRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial mapping of lichen metabolites using mass spectrometry: application to the crustose lichen Ophioparma ventosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Le Pogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ac Le Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Legouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Joint Meeting of AFERP, ASP, GA, JSP, PSE and SIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Copenhagen, DENMARK, Denmark. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1596285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Modelling of Mass Spectrometric Behaviour of Thermometer Ions: Toward a Model of Calibration in Internal Energy of Ions Produced in Electrospray Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Drahos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Vekey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Proteomics Association (EuPA) 2013 Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresidue Analysis of 250 Multi-Class Pesticides in Various Essential Oils by LC/MS/MS Using The Scheduled MRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fillâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Communal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Daguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends on Methods for Pesticides and Drug Residues, AOAC/ASFILAB International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multiple-Collision Model for illustrating the influence of the ion beam analyzer on the determination of Ion Internal Energy Distribution in Electrospray Ionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Drahos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Vekey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th Informal Meeting on Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Residue Analysis of 70 Multi-Class Pesticides in Lavandin Essential Oil by LC/MS/MS using Scheduled MRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fillâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Communal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Daguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Pesticides Residues Workshop (EPRW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6684,733 +6818,733 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of optimization strategies in collision energies on QTOF and Orbitrap instruments to perform comparable CID-MS-MS spectra in metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erell Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Journées Françaises de Spectrométrie de Masse (SFSM 2023 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Marseille, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation de surfaces par nébullisation gazeuse en spectrométrie de masse pour applications senseurs et systèmes antennaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Doctorants IETR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vannes, France. 1 pp., 2018, Actes de colloque des Journées des Doctorants IETR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface functionalization by soft-landing for sensor and antenna applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants IETR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Rennes, France. 1 pp., 2017, Actes de Colloque de la Journée des Doctorants IETR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresidue Analysis of 256 Pesticides in Lavandin Essential Oil by LC/ESI/sSRM: Advantages and Drawbacks of a Sampling Method by Evaporation Under Nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Daguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jadas-Hecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th Informal Meeting on Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and chemical reactivity of lichen secondary metabolites using in situ DART-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pogam-Alluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Legouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Proteomics Association (EuPA) 2013 Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sampling Method by Evaporation under Nitrogen as a Complementary Approach for the Multiresidue Analysis of 256 Pesticides in Lavandin Essential Oil by LC/ESI/sSRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Daguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jadas-Hecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Proteomics Association (EuPA) 2013 Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7420,98 +7554,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DART Mass Spectrometry: Principle and Ionization Facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct Analysis in Real Time Mass Spectrometry: Principles and Practices of DART-MS. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7521,244 +7655,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur hyperfréquence à solvant eutectique profond pour la détection d’au moins un gaz cible, système communicant le comprenant, et procédé de caractérisation associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2025/012768. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennes à capteurs de type clusters ioniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021/175796. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7768,279 +7902,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varied mutual growth inhibition between commensal yeasts and E. coli strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Pingault--Ordronneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vashineta Ragoobeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastiaan Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mass spectral features to molecules in molecular networks : a novel workflow for untargeted metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Olivier-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Bouchouireb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8187,51 +8321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaroop Kunapuli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schurhammer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02383a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Suuring" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Amodio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2025.101605" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596437v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00470h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04087734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Denis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tym&#237;nska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC01187A" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner-Deyri&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Varignier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Revel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5564" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4977" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Percevault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier-Jimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Chollet-Krugler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0305-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dou&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45662-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469492v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Olivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chollet-Krugler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Beniddir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3399697" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Vekey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Drahos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turbiez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718811712" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Chollet-Krugler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01730281v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00805" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771017v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fill&#226;tre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Daguin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Communal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.11.052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397917v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pogam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Lamer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boustie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2635" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LG3KD7QW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3549" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4CABC6BB38D937F8A56ED3F7D84C99FFE604D57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Drahos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly V&#233;key" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6899" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NW0XV3L5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771042v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fillatre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-Hecart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7553-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122014v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fouyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301759q" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Laure Zins" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pepe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1873" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C67F29XJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemouchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Barres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meziere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zorina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1DT10913H" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1018292" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Khoa Tran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bricaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Ocafrain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003687" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VPG86QLZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Balandier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Chas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Goeb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul I. Dron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00545b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122046v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4649" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D70NLC2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karoyan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fosse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rochut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1672" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027834v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Babu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tsagueken" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234850" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02533729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bounichou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Breton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Dias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904175n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/802CE30061C2794B8B10417B0F6D544DE90238CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027828v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1414" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSSTBZPD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412422v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Ropi Mukhtar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Hamid A Hadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410701642821" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984405v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sourisseau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Bi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic070240g" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V3DCNZCG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656596v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Anzala" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Morere Le Paven" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis-Mohamed A.-M. Limami" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj054" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677569v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmidt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0307954" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5B79TVLP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kreher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cariou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gorgues" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.423" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DFQC0ZRL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452295v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bertrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449169v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452276v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452283v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452262v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452231v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam-Alluard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740685v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Pogam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Le Lamer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legouin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596285" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122289v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drahos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vekey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122273v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fill&#226;tre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Communal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daguin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122278v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328759v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Froger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871437v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871062v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122292v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122302v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122294v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771033v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444545v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514448v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pingault--Ordronneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vashineta Ragoobeer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chambon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Cockx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098952v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouchouireb" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ollivier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mocquard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Haddad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;na Le Corvec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaroop Kunapuli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schurhammer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp02383a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Suuring" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Amodio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2025.101605" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596437v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00470h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04087734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Tym&#237;nska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gerbaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC01187A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner-Deyri&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Varignier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Revel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5564" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329334v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4977" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Percevault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4725" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521979v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier-Jimenez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Chollet-Krugler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0305-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dou&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45662-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469492v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chollet-Krugler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Beniddir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3399697" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoly Vekey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Drahos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turbiez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718811712" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Chollet-Krugler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01730281v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00805" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fill&#226;tre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Daguin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Communal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.11.052" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pogam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Lamer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boustie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2635" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LG3KD7QW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122004v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3549" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4CABC6BB38D937F8A56ED3F7D84C99FFE604D57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122008v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Drahos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly V&#233;key" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6899" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NW0XV3L5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771042v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fillatre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-Hecart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7553-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fouyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301759q" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121929v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galland" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Laure Zins" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pepe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1873" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C67F29XJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122025v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemouchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Barres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meziere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zorina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1DT10913H" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Khoa Tran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bricaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Ocafrain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201003687" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VPG86QLZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561066v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bonnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1018292" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122049v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Balandier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Chas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Goeb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul I. Dron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00545b" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122046v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4649" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1D70NLC2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813433v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karoyan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fosse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rochut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1672" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Babu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tsagueken" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234850" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02533729v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bounichou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Breton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Dias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b904175n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/802CE30061C2794B8B10417B0F6D544DE90238CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1414" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GSSTBZPD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412422v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat Ropi Mukhtar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Hamid A Hadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410701642821" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984405v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sourisseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Bi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic070240g" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V3DCNZCG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656596v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Anzala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Morere Le Paven" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis-Mohamed A.-M. Limami" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj054" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677569v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmidt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0307954" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5B79TVLP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485492v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kreher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cariou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gorgues" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.423" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DFQC0ZRL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449169v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452297v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449123v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452277v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452276v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452283v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452262v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452231v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771057v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam-Alluard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740685v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Pogam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Le Lamer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596285" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122289v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drahos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vekey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122273v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fill&#226;tre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Communal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daguin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122278v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122268v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328759v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Froger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871437v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871062v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122292v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122302v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122294v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771033v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444545v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514448v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pingault--Ordronneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vashineta Ragoobeer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chambon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Cockx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098952v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouchouireb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ollivier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mocquard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>