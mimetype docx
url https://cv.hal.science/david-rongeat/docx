--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -290,178 +290,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage au cœur des virtuels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ébriété numérique : soyons sobre, sans modération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26, pp.10</w:t>
+              <w:t xml:space="preserve">La collection numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Urgence sur les sobriétés numériques ! octobre 2023, 29, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345286v1</w:t>
+                <w:t xml:space="preserve">hal-04493411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ébriété numérique : soyons sobre, sans modération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voyage au cœur des virtuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La collection numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Urgence sur les sobriétés numériques ! octobre 2023, 29, pp.22-25</w:t>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493411v1</w:t>
+                <w:t xml:space="preserve">hal-04345286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les veilles : Overview ? vulgarisation ? vue d’ensemble ? La diversité des veilles, présentée et illustrée, pour poser le sujet clairement.</w:t>
               </w:r>
@@ -1051,180 +1051,180 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (39)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et pratiques numériques en contexte universitaire</w:t>
+                <w:t xml:space="preserve">Faire communautés autour du numérique universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La collection numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 39, 2025</w:t>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425297v1</w:t>
+                <w:t xml:space="preserve">hal-05558053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies numériques dans l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Usages et pratiques numériques en contexte universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -1233,488 +1233,488 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La collection numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 35, 2025</w:t>
+              <w:t xml:space="preserve">, 39, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136424v1</w:t>
+                <w:t xml:space="preserve">hal-05425297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la brique à la data et vice et versa</w:t>
+                <w:t xml:space="preserve">Les stratégies numériques dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 37, 2025</w:t>
+              <w:t xml:space="preserve">La collection numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086473v1</w:t>
+                <w:t xml:space="preserve">hal-05136424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des humains ressources pour le numérique universitaire</w:t>
+                <w:t xml:space="preserve">De la brique à la data et vice et versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Timorès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 38, 2025</w:t>
+              <w:t xml:space="preserve">, 37, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302198v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur les stratégies numériques</w:t>
+                <w:t xml:space="preserve">Des humains ressources pour le numérique universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rongeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La collection numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 35, 2024</w:t>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847504v1</w:t>
+                <w:t xml:space="preserve">hal-05302198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité des SI : La cybersécurité au cœur de la stratégie de l'ESRI (Saison 2)</w:t>
+                <w:t xml:space="preserve">Sharing from here and abroad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31</w:t>
+              <w:t xml:space="preserve">La collection numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485494v1</w:t>
+                <w:t xml:space="preserve">hal-04685693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorations d'usages numériques dans le Supérieur</w:t>
               </w:r>
@@ -1789,246 +1789,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing from here and abroad</w:t>
+                <w:t xml:space="preserve">Sécurité des SI : La cybersécurité au cœur de la stratégie de l'ESRI (Saison 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rongeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Le Strat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Rongeat</w:t>
+                <w:t xml:space="preserve">Marion Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La collection numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 32, 2024</w:t>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685693v1</w:t>
+                <w:t xml:space="preserve">hal-04485494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encore une belle année d'usages numériques !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Larger</w:t>
+                <w:t xml:space="preserve">Regards sur les stratégies numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La collection numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 28, 2023</w:t>
+              <w:t xml:space="preserve">, 35, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207854v1</w:t>
+                <w:t xml:space="preserve">hal-04847504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des technologies du numérique universitaire : place aux makers !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2057,415 +2057,415 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N27, 2023, La collection numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtuels, vous avez dit virtuels dans le sup’ ?</w:t>
+                <w:t xml:space="preserve">#RetourSur… 4 ans de collection numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 27, 2023</w:t>
+              <w:t xml:space="preserve">, N25, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084623v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urgence sur les sobriétés numériques !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ninassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Luxey-Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, 2023, La collection numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#RetourSur… 4 ans de collection numérique</w:t>
+                <w:t xml:space="preserve">Virtuels, vous avez dit virtuels dans le sup’ ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N25, 2023</w:t>
+              <w:t xml:space="preserve">, 27, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200425v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA et Enseignement Supérieur : quels enjeux et impacts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2480,182 +2480,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N30, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les veilles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Athanase</w:t>
+                <w:t xml:space="preserve">Encore une belle année d'usages numériques !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, N19, 2022</w:t>
+              <w:t xml:space="preserve">La collection numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992202v1</w:t>
+                <w:t xml:space="preserve">hal-04207854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie et schéma directeur du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2670,290 +2670,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N21, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethique, droits et devoirs dans le numérique universitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Les veilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N24, 2022</w:t>
+              <w:t xml:space="preserve">, N19, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992242v1</w:t>
+                <w:t xml:space="preserve">hal-03992202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique universitaire des BU</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Ethique, droits et devoirs dans le numérique universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N20, 2022</w:t>
+              <w:t xml:space="preserve">, N24, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992214v1</w:t>
+                <w:t xml:space="preserve">hal-03992242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infras de l'Enseignement Supérieur et Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,87 +2955,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N23, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages numériques dans l'Enseignement Supérieur et Recherche saison 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3063,182 +3050,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N22, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité des systèmes d’information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Le numérique universitaire des BU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N17, 2021</w:t>
+              <w:t xml:space="preserve">, N20, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991848v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages numériques dans l'Enseignement Supérieur et Recherche saison 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3289,51 +3289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ESR vu par le prisme de la donnée universitaire - Saison2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3384,51 +3384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplification et automatisation des démarches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3479,51 +3479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les numériques en RH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3574,51 +3574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vive le Numérique libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3663,152 +3663,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des usages numériques multiples et variés dans le contexte de l'Enseignement supérieur et de la recherche saison 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Sécurité des systèmes d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N10, 2020</w:t>
+              <w:t xml:space="preserve">, N17, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981156v1</w:t>
+                <w:t xml:space="preserve">hal-03991848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3853,355 +3853,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine immobilier et numérique - mutations et nouveaux enjeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Accessibilité du numérique universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Timorès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N07, 2020</w:t>
+              <w:t xml:space="preserve">, N09, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981124v1</w:t>
+                <w:t xml:space="preserve">hal-03981147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité du numérique universitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">L’ESR vu par le prisme de la donnée universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N09, 2020</w:t>
+              <w:t xml:space="preserve">, N06, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981147v1</w:t>
+                <w:t xml:space="preserve">hal-03981102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ESR vu par le prisme de la donnée universitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Patrimoine immobilier et numérique - mutations et nouveaux enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Timorès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N06, 2020</w:t>
+              <w:t xml:space="preserve">, N07, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981102v1</w:t>
+                <w:t xml:space="preserve">hal-03981124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes, numérique et ESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4252,51 +4252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe universitaire et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4341,532 +4341,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Data et ESR, opportunité de créer de nouveaux services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Des usages numériques multiples et variés dans le contexte de l'Enseignement supérieur et de la recherche saison 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N05, 2019</w:t>
+              <w:t xml:space="preserve">, N10, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981048v1</w:t>
+                <w:t xml:space="preserve">hal-03981156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutualisation et co-construction : Quand numérique et organisations interagissent au quotidien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Des usages numériques multiples et variés dans le contexte de l’Enseignement supérieur et de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N02, 2019</w:t>
+              <w:t xml:space="preserve">, N04, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980996v1</w:t>
+                <w:t xml:space="preserve">hal-03981031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des usages numériques multiples et variés dans le contexte de l’Enseignement supérieur et de la recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Mutualisation et co-construction : Quand numérique et organisations interagissent au quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N04, 2019</w:t>
+              <w:t xml:space="preserve">, N02, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981031v1</w:t>
+                <w:t xml:space="preserve">hal-03980996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chatbots à la croisée des intelligences : Usages, technologies et Enseignement Supérieur et Recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Matérialité du cloud - Impacts sur nos systèmes d’information et nos organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N01, 2019</w:t>
+              <w:t xml:space="preserve">, N03, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980979v1</w:t>
+                <w:t xml:space="preserve">hal-03981011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialité du cloud - Impacts sur nos systèmes d’information et nos organisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Les chatbots à la croisée des intelligences : Usages, technologies et Enseignement Supérieur et Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N03, 2019</w:t>
+              <w:t xml:space="preserve">, N01, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981011v1</w:t>
+                <w:t xml:space="preserve">hal-03980979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veille prospective de l'Amue : vers un dispositif de mobilisation des acteurs de l'ESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,98 +4888,193 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N00, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open Data et ESR, opportunité de créer de nouveaux services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Athanase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rongeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N05, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Campus Connecté du Vigan à la Cité Négociée : observer pour caractériser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5012,687 +5107,1041 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Michel Riccio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La régression numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MTO15, Presses des Mines, 2024, Revue Management des Technologies Organisationnelles, 9782356719652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (5)</w:t>
+        <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUCAUSE 2023. Rapport de la délégation française</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EDUCAUSE 2023 French and Japanese Delegation Joint Report - JP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Augeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Flory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Haouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2024, pp.139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Augeri</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05530487v1</w:t>
+                <w:t xml:space="preserve">hal-05546453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUCAUSE 2021 French Delegation Report - EN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">EDUCAUSE 2023 Rapport de la délégation française - FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Flory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Haouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2024, pp.123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cousquer</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05530707v1</w:t>
+                <w:t xml:space="preserve">hal-05530487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUCAUSE 2021. Rapport de la délégation française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">EDUCAUSE 2023 French Delegation Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Koscielniak</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Haouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2022, pp.78</w:t>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2024, pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530574v1</w:t>
+                <w:t xml:space="preserve">hal-05552025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUCAUSE 2019 French Delegation Report - EN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">EDUCAUSE 2023 French and Japanese Delegation Joint Report - EN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Haouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2020, 71 p</w:t>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2024, pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530720v1</w:t>
+                <w:t xml:space="preserve">hal-05546448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EDUCAUSE 2021 French Delegation Report - EN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Augeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Flory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Koscielniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2022, 57 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDUCAUSE 2021 Rapport de la délégation française - FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Augeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Flory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Koscielniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2022, pp.78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">EDUCAUSE 2019 Rapport de la délégation française - FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Flory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2020, pp.78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDUCAUSE 2019 French Delegation Report - EN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">John Augeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2020, pp.78</w:t>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2020, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530645v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5839,51 +6288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rongeat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Turpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Timor&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jego" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lehmans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Strat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Larger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084623v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Athanase" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991848v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991816v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982821v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469238v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flory" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Haouy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530574v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Afonso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530645v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rongeat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493411v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Turpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558053v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Timor&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jego" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Strat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lehmans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Larger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Athanase" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992242v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991816v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982821v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546453v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flory" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Haouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Afonso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>