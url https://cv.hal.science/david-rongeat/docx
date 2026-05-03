--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -290,178 +290,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ébriété numérique : soyons sobre, sans modération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voyage au cœur des virtuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La collection numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Urgence sur les sobriétés numériques ! octobre 2023, 29, pp.22-25</w:t>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493411v1</w:t>
+                <w:t xml:space="preserve">hal-04345286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage au cœur des virtuels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ébriété numérique : soyons sobre, sans modération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26, pp.10</w:t>
+              <w:t xml:space="preserve">La collection numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Urgence sur les sobriétés numériques ! octobre 2023, 29, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345286v1</w:t>
+                <w:t xml:space="preserve">hal-04493411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les veilles : Overview ? vulgarisation ? vue d’ensemble ? La diversité des veilles, présentée et illustrée, pour poser le sujet clairement.</w:t>
               </w:r>
@@ -1586,151 +1586,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing from here and abroad</w:t>
+                <w:t xml:space="preserve">Regards sur les stratégies numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Le Strat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La collection numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 32, 2024</w:t>
+              <w:t xml:space="preserve">, 35, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685693v1</w:t>
+                <w:t xml:space="preserve">hal-04847504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorations d'usages numériques dans le Supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1759,371 +1746,384 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité des SI : La cybersécurité au cœur de la stratégie de l'ESRI (Saison 2)</w:t>
+                <w:t xml:space="preserve">Sharing from here and abroad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31</w:t>
+              <w:t xml:space="preserve">La collection numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485494v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur les stratégies numériques</w:t>
+                <w:t xml:space="preserve">Sécurité des SI : La cybersécurité au cœur de la stratégie de l'ESRI (Saison 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rongeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lehmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La collection numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 35, 2024</w:t>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847504v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des technologies du numérique universitaire : place aux makers !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Larger</w:t>
+                <w:t xml:space="preserve">Encore une belle année d'usages numériques !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, N27, 2023, La collection numérique</w:t>
+              <w:t xml:space="preserve">La collection numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145381v1</w:t>
+                <w:t xml:space="preserve">hal-04207854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#RetourSur… 4 ans de collection numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2152,198 +2152,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N25, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urgence sur les sobriétés numériques !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mallarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Luxey-Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, 2023, La collection numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtuels, vous avez dit virtuels dans le sup’ ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2352,304 +2352,304 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et Enseignement Supérieur : quels enjeux et impacts ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Larger</w:t>
+                <w:t xml:space="preserve">Des technologies du numérique universitaire : place aux makers !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N30, 2023</w:t>
+              <w:t xml:space="preserve">, N27, 2023, La collection numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04359466v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encore une belle année d'usages numériques !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">IA et Enseignement Supérieur : quels enjeux et impacts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La collection numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 28, 2023</w:t>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N30, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207854v1</w:t>
+                <w:t xml:space="preserve">hal-04359466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie et schéma directeur du numérique</w:t>
+                <w:t xml:space="preserve">Les infras de l'Enseignement Supérieur et Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -2658,93 +2658,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N21, 2022</w:t>
+              <w:t xml:space="preserve">, N23, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992223v1</w:t>
+                <w:t xml:space="preserve">hal-03992235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les veilles</w:t>
+                <w:t xml:space="preserve">Usages numériques dans l'Enseignement Supérieur et Recherche saison 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -2753,188 +2753,201 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N19, 2022</w:t>
+              <w:t xml:space="preserve">, N22, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992202v1</w:t>
+                <w:t xml:space="preserve">hal-03992229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethique, droits et devoirs dans le numérique universitaire</w:t>
+                <w:t xml:space="preserve">Le numérique universitaire des BU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N24, 2022</w:t>
+              <w:t xml:space="preserve">, N20, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992242v1</w:t>
+                <w:t xml:space="preserve">hal-03992214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les infras de l'Enseignement Supérieur et Recherche</w:t>
+                <w:t xml:space="preserve">Ethique, droits et devoirs dans le numérique universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -2943,93 +2956,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N23, 2022</w:t>
+              <w:t xml:space="preserve">, N24, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992235v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages numériques dans l'Enseignement Supérieur et Recherche saison 4</w:t>
+                <w:t xml:space="preserve">Stratégie et schéma directeur du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -3038,201 +3051,188 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N22, 2022</w:t>
+              <w:t xml:space="preserve">, N21, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992229v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique universitaire des BU</w:t>
+                <w:t xml:space="preserve">Les veilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N20, 2022</w:t>
+              <w:t xml:space="preserve">, N19, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992214v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages numériques dans l'Enseignement Supérieur et Recherche saison 3</w:t>
+                <w:t xml:space="preserve">Sécurité des systèmes d’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -3241,69 +3241,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N16, 2021</w:t>
+              <w:t xml:space="preserve">, N17, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991841v1</w:t>
+                <w:t xml:space="preserve">hal-03991848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ESR vu par le prisme de la donnée universitaire - Saison2</w:t>
               </w:r>
@@ -3473,51 +3473,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les numériques en RH</w:t>
+                <w:t xml:space="preserve">Usages numériques dans l'Enseignement Supérieur et Recherche saison 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -3526,93 +3526,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N15, 2021</w:t>
+              <w:t xml:space="preserve">, N16, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991816v1</w:t>
+                <w:t xml:space="preserve">hal-03991841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vive le Numérique libre</w:t>
+                <w:t xml:space="preserve">Les numériques en RH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -3621,93 +3621,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N13, 2021</w:t>
+              <w:t xml:space="preserve">, N15, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991806v1</w:t>
+                <w:t xml:space="preserve">hal-03991816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité des systèmes d’information</w:t>
+                <w:t xml:space="preserve">Vive le Numérique libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -3716,93 +3716,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N17, 2021</w:t>
+              <w:t xml:space="preserve">, N13, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991848v1</w:t>
+                <w:t xml:space="preserve">hal-03991806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique responsable</w:t>
+                <w:t xml:space="preserve">Des usages numériques multiples et variés dans le contexte de l'Enseignement supérieur et de la recherche saison 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -3811,93 +3811,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N12, 2020</w:t>
+              <w:t xml:space="preserve">, N10, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982821v1</w:t>
+                <w:t xml:space="preserve">hal-03981156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité du numérique universitaire</w:t>
+                <w:t xml:space="preserve">L’ESR vu par le prisme de la donnée universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -3906,93 +3906,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N09, 2020</w:t>
+              <w:t xml:space="preserve">, N06, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981147v1</w:t>
+                <w:t xml:space="preserve">hal-03981102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ESR vu par le prisme de la donnée universitaire</w:t>
+                <w:t xml:space="preserve">Accessibilité du numérique universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -4001,69 +4001,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N06, 2020</w:t>
+              <w:t xml:space="preserve">, N09, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981102v1</w:t>
+                <w:t xml:space="preserve">hal-03981147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine immobilier et numérique - mutations et nouveaux enjeux</w:t>
               </w:r>
@@ -4151,51 +4151,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes, numérique et ESR</w:t>
+                <w:t xml:space="preserve">Numérique responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -4204,93 +4204,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N08, 2020</w:t>
+              <w:t xml:space="preserve">, N12, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981139v1</w:t>
+                <w:t xml:space="preserve">hal-03982821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe universitaire et numérique</w:t>
+                <w:t xml:space="preserve">Femmes, numérique et ESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -4299,93 +4299,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N11, 2020</w:t>
+              <w:t xml:space="preserve">, N08, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982808v1</w:t>
+                <w:t xml:space="preserve">hal-03981139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des usages numériques multiples et variés dans le contexte de l'Enseignement supérieur et de la recherche saison 2</w:t>
+                <w:t xml:space="preserve">Europe universitaire et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -4394,93 +4394,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N10, 2020</w:t>
+              <w:t xml:space="preserve">, N11, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981156v1</w:t>
+                <w:t xml:space="preserve">hal-03982808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des usages numériques multiples et variés dans le contexte de l’Enseignement supérieur et de la recherche</w:t>
+                <w:t xml:space="preserve">Open Data et ESR, opportunité de créer de nouveaux services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -4489,93 +4489,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N04, 2019</w:t>
+              <w:t xml:space="preserve">, N05, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981031v1</w:t>
+                <w:t xml:space="preserve">hal-03981048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutualisation et co-construction : Quand numérique et organisations interagissent au quotidien</w:t>
+                <w:t xml:space="preserve">Des usages numériques multiples et variés dans le contexte de l’Enseignement supérieur et de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -4584,93 +4584,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N02, 2019</w:t>
+              <w:t xml:space="preserve">, N04, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980996v1</w:t>
+                <w:t xml:space="preserve">hal-03981031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialité du cloud - Impacts sur nos systèmes d’information et nos organisations</w:t>
+                <w:t xml:space="preserve">Mutualisation et co-construction : Quand numérique et organisations interagissent au quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -4679,69 +4679,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N03, 2019</w:t>
+              <w:t xml:space="preserve">, N02, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981011v1</w:t>
+                <w:t xml:space="preserve">hal-03980996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chatbots à la croisée des intelligences : Usages, technologies et Enseignement Supérieur et Recherche</w:t>
               </w:r>
@@ -4816,51 +4816,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La veille prospective de l'Amue : vers un dispositif de mobilisation des acteurs de l'ESR</w:t>
+                <w:t xml:space="preserve">Matérialité du cloud - Impacts sur nos systèmes d’information et nos organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -4869,93 +4869,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N00, 2019</w:t>
+              <w:t xml:space="preserve">, N03, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980955v1</w:t>
+                <w:t xml:space="preserve">hal-03981011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Data et ESR, opportunité de créer de nouveaux services</w:t>
+                <w:t xml:space="preserve">La veille prospective de l'Amue : vers un dispositif de mobilisation des acteurs de l'ESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -4964,69 +4964,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N05, 2019</w:t>
+              <w:t xml:space="preserve">, N00, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981048v1</w:t>
+                <w:t xml:space="preserve">hal-03980955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5169,51 +5169,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUCAUSE 2023 French and Japanese Delegation Joint Report - JP</w:t>
+                <w:t xml:space="preserve">EDUCAUSE 2023 Rapport de la délégation française - FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Flory</w:t>
@@ -5245,93 +5245,93 @@
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Haouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2024, pp.139</w:t>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2024, pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546453v1</w:t>
+                <w:t xml:space="preserve">hal-05530487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUCAUSE 2023 Rapport de la délégation française - FR</w:t>
+                <w:t xml:space="preserve">EDUCAUSE 2023 French and Japanese Delegation Joint Report - JP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Flory</w:t>
@@ -5363,69 +5363,69 @@
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Haouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2024, pp.123</w:t>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2024, pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530487v1</w:t>
+                <w:t xml:space="preserve">hal-05546453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDUCAUSE 2023 French Delegation Report</w:t>
               </w:r>
@@ -5699,51 +5699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2022, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5817,51 +5817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2022, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5877,51 +5877,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUCAUSE 2019 Rapport de la délégation française - FR</w:t>
+                <w:t xml:space="preserve">EDUCAUSE 2019 French Delegation Report - EN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
@@ -5953,93 +5953,93 @@
                 <w:t xml:space="preserve">Arnaud Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2020, pp.78</w:t>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2020, 71 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530645v1</w:t>
+                <w:t xml:space="preserve">hal-05530720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDUCAUSE 2019 French Delegation Report - EN</w:t>
+                <w:t xml:space="preserve">EDUCAUSE 2019 Rapport de la délégation française - FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
@@ -6071,69 +6071,69 @@
                 <w:t xml:space="preserve">Arnaud Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2020, 71 p</w:t>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2020, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530720v1</w:t>
+                <w:t xml:space="preserve">hal-05530645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6288,51 +6288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rongeat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493411v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Turpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558053v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Timor&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jego" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685693v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Strat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485494v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lehmans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Larger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Athanase" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992242v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991816v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982821v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980955v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546453v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flory" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Haouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Afonso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rongeat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Turpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558053v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Timor&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jego" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Strat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lehmans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Larger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145381v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Athanase" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991848v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flory" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Haouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Afonso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>