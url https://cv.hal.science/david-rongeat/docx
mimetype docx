--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -2087,51 +2087,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#RetourSur… 4 ans de collection numérique</w:t>
+                <w:t xml:space="preserve">Des technologies du numérique universitaire : place aux makers !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -2140,397 +2140,397 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N25, 2023</w:t>
+              <w:t xml:space="preserve">, N27, 2023, La collection numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200425v1</w:t>
+                <w:t xml:space="preserve">hal-04145381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urgence sur les sobriétés numériques !</w:t>
+                <w:t xml:space="preserve">#RetourSur… 4 ans de collection numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 29, 2023, La collection numérique</w:t>
+              <w:t xml:space="preserve">, N25, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269072v1</w:t>
+                <w:t xml:space="preserve">hal-04200425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtuels, vous avez dit virtuels dans le sup’ ?</w:t>
+                <w:t xml:space="preserve">Urgence sur les sobriétés numériques !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ninassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Luxey-Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 27, 2023</w:t>
+              <w:t xml:space="preserve">, 29, 2023, La collection numérique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084623v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des technologies du numérique universitaire : place aux makers !</w:t>
+                <w:t xml:space="preserve">Virtuels, vous avez dit virtuels dans le sup’ ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Larger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N27, 2023, La collection numérique</w:t>
+              <w:t xml:space="preserve">, 27, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145381v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA et Enseignement Supérieur : quels enjeux et impacts ?</w:t>
               </w:r>
@@ -2605,51 +2605,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les infras de l'Enseignement Supérieur et Recherche</w:t>
+                <w:t xml:space="preserve">Ethique, droits et devoirs dans le numérique universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -2658,93 +2658,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N23, 2022</w:t>
+              <w:t xml:space="preserve">, N24, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992235v1</w:t>
+                <w:t xml:space="preserve">hal-03992242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages numériques dans l'Enseignement Supérieur et Recherche saison 4</w:t>
+                <w:t xml:space="preserve">Stratégie et schéma directeur du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -2753,201 +2753,188 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N22, 2022</w:t>
+              <w:t xml:space="preserve">, N21, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992229v1</w:t>
+                <w:t xml:space="preserve">hal-03992223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique universitaire des BU</w:t>
+                <w:t xml:space="preserve">Les veilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N20, 2022</w:t>
+              <w:t xml:space="preserve">, N19, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992214v1</w:t>
+                <w:t xml:space="preserve">hal-03992202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethique, droits et devoirs dans le numérique universitaire</w:t>
+                <w:t xml:space="preserve">Les infras de l'Enseignement Supérieur et Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -2956,93 +2943,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N24, 2022</w:t>
+              <w:t xml:space="preserve">, N23, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992242v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie et schéma directeur du numérique</w:t>
+                <w:t xml:space="preserve">Usages numériques dans l'Enseignement Supérieur et Recherche saison 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -3051,164 +3038,177 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N21, 2022</w:t>
+              <w:t xml:space="preserve">, N22, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992223v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les veilles</w:t>
+                <w:t xml:space="preserve">Le numérique universitaire des BU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Cartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N19, 2022</w:t>
+              <w:t xml:space="preserve">, N20, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992202v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurité des systèmes d’information</w:t>
               </w:r>
@@ -3283,51 +3283,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ESR vu par le prisme de la donnée universitaire - Saison2</w:t>
+                <w:t xml:space="preserve">Usages numériques dans l'Enseignement Supérieur et Recherche saison 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -3336,93 +3336,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N18, 2021</w:t>
+              <w:t xml:space="preserve">, N16, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991862v1</w:t>
+                <w:t xml:space="preserve">hal-03991841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplification et automatisation des démarches</w:t>
+                <w:t xml:space="preserve">L'ESR vu par le prisme de la donnée universitaire - Saison2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -3431,93 +3431,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N14, 2021</w:t>
+              <w:t xml:space="preserve">, N18, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991810v1</w:t>
+                <w:t xml:space="preserve">hal-03991862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages numériques dans l'Enseignement Supérieur et Recherche saison 3</w:t>
+                <w:t xml:space="preserve">Simplification et automatisation des démarches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -3526,69 +3526,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N16, 2021</w:t>
+              <w:t xml:space="preserve">, N14, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991841v1</w:t>
+                <w:t xml:space="preserve">hal-03991810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les numériques en RH</w:t>
               </w:r>
@@ -3853,51 +3853,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ESR vu par le prisme de la donnée universitaire</w:t>
+                <w:t xml:space="preserve">Numérique responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
@@ -3906,69 +3906,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N06, 2020</w:t>
+              <w:t xml:space="preserve">, N12, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981102v1</w:t>
+                <w:t xml:space="preserve">hal-03982821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité du numérique universitaire</w:t>
               </w:r>
@@ -4043,230 +4043,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine immobilier et numérique - mutations et nouveaux enjeux</w:t>
+                <w:t xml:space="preserve">L’ESR vu par le prisme de la donnée universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Timorès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N07, 2020</w:t>
+              <w:t xml:space="preserve">, N06, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981124v1</w:t>
+                <w:t xml:space="preserve">hal-03981102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique responsable</w:t>
+                <w:t xml:space="preserve">Patrimoine immobilier et numérique - mutations et nouveaux enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Athanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rongeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Timorès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, N12, 2020</w:t>
+              <w:t xml:space="preserve">, N07, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982821v1</w:t>
+                <w:t xml:space="preserve">hal-03981124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes, numérique et ESR</w:t>
               </w:r>
@@ -5699,51 +5699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2022, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5817,51 +5817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2022, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6288,51 +6288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rongeat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Turpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558053v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Timor&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jego" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Strat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lehmans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Larger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145381v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Athanase" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991848v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flory" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Haouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Afonso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Larger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rongeat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459396v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Turpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558053v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Timor&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jego" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Strat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lehmans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Larger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Athanase" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cartier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991848v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982821v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981147v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flory" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Haouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Afonso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>