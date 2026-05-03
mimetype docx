--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -100,814 +100,814 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, function and catalytic mechanism of the carrageenan-sulfatases from the marine bacterium Zobellia galactanivorans Dsij</w:t>
+                <w:t xml:space="preserve">Atosan, a new exopolysaccharide secreted by a Vibrio alginolyticus strain isolated from a deep-sea hydrothermal vent environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Chevenier</w:t>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méline Calatraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diane Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 358, pp.123487. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 556, pp.109609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2025.109609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338573v1</w:t>
+                <w:t xml:space="preserve">hal-05206165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF-MS unveils the distribution of oligosaccharides produced by hydrolysis of lichen polysaccharides through acidic and oxidative methods – a comparative study</w:t>
+                <w:t xml:space="preserve">Exploration of the extracellular matrix of the red alga Chondrus crispus reveals unprecedented insights into carrageenan structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Guitteny</w:t>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ollivier</w:t>
+                <w:t xml:space="preserve">Adrien Lissarrague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oznur Yeni</w:t>
+                <w:t xml:space="preserve">Murielle Jam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Ralaivao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Diane Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Annic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2025.117473⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 348, pp.122737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132547v1</w:t>
+                <w:t xml:space="preserve">hal-04734206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Dissection of GH161 β-Glucan Phosphorylases: Molecular Specificities and Dynamics of Catalysis of Dimeric GH-Q Enzymes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure, function and catalytic mechanism of the carrageenan-sulfatases from the marine bacterium Zobellia galactanivorans Dsij</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ladevèze</w:t>
+                <w:t xml:space="preserve">Antonin Chevenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ao Li</w:t>
+                <w:t xml:space="preserve">Ekaterina Sokolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramteen Shayan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Fauré</w:t>
+                <w:t xml:space="preserve">Diego Mico Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c05191⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 358, pp.123487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377303v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Branched Galactomannan Structures via Multistage Ion Mobility MS and MS n Fragmentation (Multistage IMS n )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MALDI-TOF-MS unveils the distribution of oligosaccharides produced by hydrolysis of lichen polysaccharides through acidic and oxidative methods – a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guitteny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Benazza</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oznur Yeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Ralaivao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.0:e10100. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 515, pp.117473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.10100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2025.117473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202616v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atosan, a new exopolysaccharide secreted by a Vibrio alginolyticus strain isolated from a deep-sea hydrothermal vent environment</w:t>
+                <w:t xml:space="preserve">Deciphering Branched Galactomannan Structures via Multistage Ion Mobility MS and MS n Fragmentation (Multistage IMS n )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+                <w:t xml:space="preserve">Rania Benazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Calatraba</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2025.109609⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.0:e10100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.10100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206165v1</w:t>
+                <w:t xml:space="preserve">hal-05202616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the extracellular matrix of the red alga Chondrus crispus reveals unprecedented insights into carrageenan structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Structural and Functional Dissection of GH161 β-Glucan Phosphorylases: Molecular Specificities and Dynamics of Catalysis of Dimeric GH-Q Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lissarrague</w:t>
+                <w:t xml:space="preserve">Ao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Jam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Jouanneau</w:t>
+                <w:t xml:space="preserve">Ramteen Shayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Annic</w:t>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 348, pp.122737. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (22), pp.19312-19327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c05191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734206v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of galactomannan fragments to help NMR assignment of polysaccharides extracted from lichens</w:t>
               </w:r>
@@ -932,64 +932,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oznur Yeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (12), pp.2395-2403. </w:t>
@@ -1040,51 +1040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TBL38 atypical homogalacturonan-acetylesterase activity and cell wall microdomain localization in Arabidopsis seed mucilage secretory cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien G Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ranocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1174,90 +1174,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and Limitations of High-Resolution Cyclic IM-MS for Conformational Characterization of Native Therapeutic Monoclonal Antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolène Deslignière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 95 (8), pp.4162-4171. </w:t>
@@ -1295,77 +1295,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-Phase Behavior of Galactofuranosides upon Collisional Fragmentation: A Multistage High-Resolution Ion Mobility Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oznur Yeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1429,103 +1429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ring-Size Memory of Galactose-Containing MS/MS Fragments: Application to the Detection of Galactofuranose in Oligosaccharides and Their Sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oznur Yeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 145 (28), pp.15180-15187. </w:t>
@@ -1576,51 +1576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into the mode of action of a GH74 xyloglucanase on tamarind seed xyloglucan: Action pattern and cleavage site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingrui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Mac-Béar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1687,680 +1687,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Cyclic Ion Mobility Spectrometer for Tandem Ion Mobility Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of High-Resolution Multistage Ion Mobility and Tandem MS with High Energy of Activation to Resolve the Structure of Complex Chemoenzymatically Synthesized Glycans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ollivier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Lissarrague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benkoulouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/63451⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (4), pp.2279-2287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c04982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631569v1</w:t>
+                <w:t xml:space="preserve">hal-03573196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of High-Resolution Multistage Ion Mobility and Tandem MS with High Energy of Activation to Resolve the Structure of Complex Chemoenzymatically Synthesized Glycans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Combination of IM-Based Approaches to Unravel the Coexistence of Two Conformers on a Therapeutic Multispecific mAb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolène Deslignière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ehkirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mounir Benkoulouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 94 (4), pp.2279-2287. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c04982⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 94 (22), pp.7981-7989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c00928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573196v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of IM-Based Approaches to Unravel the Coexistence of Two Conformers on a Therapeutic Multispecific mAb</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Using a Cyclic Ion Mobility Spectrometer for Tandem Ion Mobility Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 94 (22), pp.7981-7989. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.63451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c00928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/63451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715025v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic comparison of eight methods for preparation of high purity sulfated fucans extracted from the brown alga Pelvetia canaliculata</w:t>
+                <w:t xml:space="preserve">Prebiotic Isomaltooligosaccharide Provides an Advantageous Fitness to the Probiotic Bacillus subtilis CU1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasna Nikolić Chenais</w:t>
+                <w:t xml:space="preserve">Romain Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léry Marion</w:t>
+                <w:t xml:space="preserve">Emilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Larocque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Karine Vuillier-Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Landolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.12.122⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (13), pp.6404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12136404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536647v1</w:t>
+                <w:t xml:space="preserve">hal-03706768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prebiotic Isomaltooligosaccharide Provides an Advantageous Fitness to the Probiotic Bacillus subtilis CU1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic comparison of eight methods for preparation of high purity sulfated fucans extracted from the brown alga Pelvetia canaliculata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Vuillier-Devillers</w:t>
+                <w:t xml:space="preserve">Jasna Nikolić Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Grenier</w:t>
+                <w:t xml:space="preserve">Léry Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Landolt</w:t>
+                <w:t xml:space="preserve">Robert Larocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (13), pp.6404. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, pp.143-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12136404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.12.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706768v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Maize Pathogen Ustilago maydis Secretes Glycoside Hydrolases and Carbohydrate Oxidases Directed toward Components of the Fungal Cell Wall</w:t>
               </w:r>
@@ -2398,51 +2398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 88 (23), pp.1-16. </w:t>
@@ -2480,103 +2480,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth structural characterization of oligosaccharides released by GH107 endofucanase Mf FcnA reveals enzyme subsite specificity and sulfated fucan substructural features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lery Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasna Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Jam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glycobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (4), pp.276-288. </w:t>
@@ -2627,90 +2627,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligator: a flexible interface to draw oligosaccharide structures and generate their theoretical tandem mass spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (22), pp.4261-4262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2770,64 +2770,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Sasiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praneeth Mendis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2868,330 +2868,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high-performance liquid chromatography charge transfer dissociation mass spectrometry (UHPLC-CTD-MS) as a tool for analyzing the structural heterogeneity in carrageenan oligosaccharides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charge transfer dissociation of a branched glycan with alkali and alkaline earth metal adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Sasiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.Early access. </w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (7), pp.e4774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03396-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jms.4774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318863v1</w:t>
+                <w:t xml:space="preserve">hal-03319818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer dissociation of a branched glycan with alkali and alkaline earth metal adducts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-high-performance liquid chromatography charge transfer dissociation mass spectrometry (UHPLC-CTD-MS) as a tool for analyzing the structural heterogeneity in carrageenan oligosaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praneeth Mendis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Sasiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56 (7), pp.e4774. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.Early access. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.4774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03396-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319818v1</w:t>
+                <w:t xml:space="preserve">hal-03318863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of an Exhaustive Library of Naturally Occurring Galf-Manp and Galp-Manp Disaccharides. Toward Fingerprinting According to Ring Size by Advanced Mass Spectrometry-Based IM-MS and IRMPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oznur Yeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3259,90 +3259,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomeric Retention of Carbohydrates in Multistage Cyclic Ion Mobility (IMS n ): De Novo Structural Elucidation of Enzymatically Produced Mannosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tarquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3393,90 +3393,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Networking of High-Resolution Tandem Ion Mobility Spectra: A Structurally Relevant Way of Organizing Data in Glycomics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 93 (31), pp.10871-10878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3504,295 +3504,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the diversity of the glycoside hydrolase family 130 in mammal gut microbiomes reveals a novel mannoside-phosphorylase function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrimination of β-1,4- and β-1,3-Linkages in Native Oligosaccharides via Charge Transfer Dissociation Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Laville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Tarquis</w:t>
+                <w:t xml:space="preserve">Hagen Buck-Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lombard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Manuel Liebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Le Mai Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Pardo-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000404⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (6), pp.1249-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jasms.0c00087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949655v1</w:t>
+                <w:t xml:space="preserve">hal-03185643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of β-1,4- and β-1,3-Linkages in Native Oligosaccharides via Charge Transfer Dissociation Mass Spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Liebeke</w:t>
+                <w:t xml:space="preserve">Analysis of the diversity of the glycoside hydrolase family 130 in mammal gut microbiomes reveals a novel mannoside-phosphorylase function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Le Mai Hoang</w:t>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tarquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alonso Pardo-Vargas</w:t>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (6), pp.1249-1259. </w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (10), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jasms.0c00087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185643v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a bacterial copper‐dependent lytic polysaccharide monooxygenase with an unusual second coordination sphere</w:t>
               </w:r>
@@ -3804,77 +3804,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Munzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal El Kerdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 287 (15), pp.3298-3314. </w:t>
@@ -3951,51 +3951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina D’atri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gitte Barknowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Pezzatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4040,338 +4040,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional exploration of &amp;lt;em&amp;gt;Pseudoalteromonas atlantica&amp;lt;/em&amp;gt; as a source of hemicellulose-active enzymes: Evidence for a GH8 xylanase with unusual mode of action</w:t>
+                <w:t xml:space="preserve">Characterization of New Oligosaccharides Obtained by An Enzymatic Cleavage of the Exopolysaccharide Produced by the Deep-Sea Bacterium Alteromonas infernus Using its Cell Extract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayani Ray</w:t>
+                <w:t xml:space="preserve">Katy Akoumany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+                <w:t xml:space="preserve">Corinne Sinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Bouder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Geairon</w:t>
+                <w:t xml:space="preserve">Laetitia Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2019.04.007⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (19), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24193441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629198v1</w:t>
+                <w:t xml:space="preserve">hal-02544686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of New Oligosaccharides Obtained by An Enzymatic Cleavage of the Exopolysaccharide Produced by the Deep-Sea Bacterium Alteromonas infernus Using its Cell Extract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional exploration of &amp;lt;em&amp;gt;Pseudoalteromonas atlantica&amp;lt;/em&amp;gt; as a source of hemicellulose-active enzymes: Evidence for a GH8 xylanase with unusual mode of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayani Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Akoumany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+                <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sinquin</w:t>
+                <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (19), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.6-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24193441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544686v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic ion mobility mass spectrometry distinguishes anomers and open-ring forms of pentasaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Ujma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Giles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4474,51 +4474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kresimir Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin J. Gilchrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4576,925 +4576,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The agar-specific hydrolase ZgAgaC from the marine bacterium Zobellia galactanivorans defines a new GH16 protein subfamily</w:t>
+                <w:t xml:space="preserve">Structural characterization of rhamnogalacturonan domains from &amp;lt;em&amp;gt;Panax ginseng&amp;lt;/em&amp;gt; C. A. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Naretto</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Lin Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Larocque</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangnan Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huimin Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA118.006609⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.119-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137861v1</w:t>
+                <w:t xml:space="preserve">hal-02624537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of rhamnogalacturonan domains from &amp;lt;em&amp;gt;Panax ginseng&amp;lt;/em&amp;gt; C. A. Meyer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The agar-specific hydrolase ZgAgaC from the marine bacterium Zobellia galactanivorans defines a new GH16 protein subfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Naretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Larocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.09.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 294 (17), pp.6923-6939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA118.006609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02624537v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lytic xylan oxidases from wood-decay fungi unlock biomass degradation</w:t>
+                <w:t xml:space="preserve">Selected case studies presenting advanced methodologies to study food and chemical industry materials: From the structural characterization of raw materials to the multisensory integration of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Couturier</w:t>
+                <w:t xml:space="preserve">Zoé Deuscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ladeveze</w:t>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
+                <w:t xml:space="preserve">François Boue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Ciano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchembio.2558⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188478v1</w:t>
+                <w:t xml:space="preserve">hal-01621911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of beta-galactosidase from Lactobacillus acidophilus as biocatalyst for galacto-oligosaccharides synthesis: Product structural characterization and enzyme immobilization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agar Extraction By-Products from Gelidium sesquipedale as a Source of Glycerol-Galactosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Vukasinovic-Sekulic</w:t>
+                <w:t xml:space="preserve">Salim Lebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Corovic</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2018.06.003⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (12), pp.3364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23123364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621376v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agar Extraction By-Products from Gelidium sesquipedale as a Source of Glycerol-Galactosides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of beta-galactosidase from Lactobacillus acidophilus as biocatalyst for galacto-oligosaccharides synthesis: Product structural characterization and enzyme immobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+                <w:t xml:space="preserve">Milica Carevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Maja Vukasinovic-Sekulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Corovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23123364⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126 (6), pp.697-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949392v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected case studies presenting advanced methodologies to study food and chemical industry materials: From the structural characterization of raw materials to the multisensory integration of food</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lytic xylan oxidases from wood-decay fungi unlock biomass degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+                <w:t xml:space="preserve">Marie Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boue</w:t>
+                <w:t xml:space="preserve">Simon Ladeveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+                <w:t xml:space="preserve">Luisa Ciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46, pp.29-40. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.306-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nchembio.2558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621911v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic depolymerization of the GY785 exopolysaccharide produced by the deep-sea hydrothermal bacterium &amp;lt;em&amp;gt;Alteromonas infernus&amp;lt;/em&amp;gt;: Structural study and enzyme activity assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Tripon-Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 188, pp.101-107. </w:t>
@@ -5532,103 +5532,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of cell wall hemicelluloses in the wheat grain endosperm: a 3D perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 248 (6), pp.1505-1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5662,130 +5662,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agar extraction by-products from gelidium sesquipedale as a source of glycerol-galactosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Lebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (12), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules23123364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626391v1</w:t>
@@ -5796,77 +5796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Podospora anserina lytic polysaccharide monooxygenase PaLPMO9H catalyzes oxidative cleavage of diverse plant cell wall matrix glycans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Garajova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Mcgregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5982,51 +5982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Larocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1685. </w:t>
@@ -6064,90 +6064,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative Polarity Helium Charge Transfer Dissociation Tandem Mass Spectrometry: Radical-Initiated Fragmentation of Complex Polysulfated Anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen P. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 89 (7), pp.3824-3828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6181,51 +6181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Elucidation of Enzymatically Synthesized Galacto-oligosaccharides Using Ion-Mobility Spectrometry Tandem Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milica Carevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Bezbradica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6233,51 +6233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Banjanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Milivojevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (18), pp.3609 - 3615. </w:t>
@@ -6315,103 +6315,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transfer dissociation of complex oligosaccharides: Comparison with collision-induced dissociation and extreme ultraviolet dissociative photoionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (10), pp.1614-1619. </w:t>
@@ -6449,51 +6449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation on a wide set of matrix-assisted laser desorption ionization matrices for the detection of oligosaccharides in a high-throughput mass spectrometric screening of carbohydrate depolymerizing enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6587,521 +6587,771 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistage ion mobility MS for complex ramified carbohydrates analysis: can we push further and characterize higher DP structures?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Investigating the spatial configuration of glycoside hydrolase multienzyme complexes on Plant Cell Wall breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Esque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41es journées françaises de spectrométrie de masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference, Carbohydrate-Active Enzymes for Glycan Conversions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190312v1</w:t>
+                <w:t xml:space="preserve">hal-05564028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting an ExD cell in electron-induced dissociation mode to achieve high-energy fragmentation on a cyclic IMS instrument.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multistage ion mobility MS for complex ramified carbohydrates analysis: can we push further and characterize higher DP structures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Benazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">41es journées françaises de spectrométrie de masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848643v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the structure of pectic oligosaccharides by a new tandem mass spectrometry method based on photo-activation in the Vacuum UltraViolet range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Exploring effect of spatial geometries in plant cell wall degrading multienzymatic complexes -A case study with cellulases and a xylanase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Pardo Larrabeiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dugourd</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacifichem 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Honolulu, United States. 2015</w:t>
+              <w:t xml:space="preserve">15th Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595287v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Setting an ExD cell in electron-induced dissociation mode to achieve high-energy fragmentation on a cyclic IMS instrument.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Annic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMAP2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering the structure of pectic oligosaccharides by a new tandem mass spectrometry method based on photo-activation in the Vacuum UltraViolet range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pacifichem 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Honolulu, United States. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An innovative enzymatic approach to apprehend the methylesterification pattern of homogalacturonans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin A.K. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrisham Tanhatan Naseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th international symposium polyelectrolytes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7111,655 +7361,655 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the spatial configuration of glycoside hydrolase multienzyme complexes on Plant Cell Wall breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Pardo Larrabeiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Esque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LignoBiotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic ion mobility-mass spectrometry: Towards a direct sequencing of carbohydrates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd ASMS Conference on Mass Spectrometry and Allied Topic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASMS, Jun 2024, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in mass spectrometry to meet the analytical challenges in Glycosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCES IN GLYCOSCIENCES - Glycan &amp; glycosaminoglycans: New approaches, new functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New dimensions in the characterization of carbohydrates by emerging technologies in mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th INTERNATIONAL PLANT SPECTROSCOPY CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, András Gorzsás, Umeå University, Umeå, Sweden; Notburga Gierlinger, BOKU, Vienna, Austria; Barbara Hinterstoisser, BOKU, Vienna, Austria; Jessica Huss, BOKU, Vienna, Austria; Sabine Rosner, BOKU, Vienna, Austria; Marie-Françoise Devaux, INRAE-Nantes, France; Fabienne Guillon, INRAE-Nantes, France; Cécile Barron, INRAE-Montpellier, France; Catherine Deborde, INRAE-Nantes, France, Sep 2024, Vienna (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gangliosides characterization by high resolution mass spectrometry and ion mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A.Y. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International mass spectrometry conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling isomeric structures of oligosaccharides by VUVPD and VUVEPD experiments: Towards an unambiguous and complete sequencing of isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL Users Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7769,78 +8019,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TBL38 is an atypical homogalacturonan acetylesterase with a peculiar cell wall microdomain localization in Arabidopsis seed mucilage secretory cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien G Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ranocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7865,65 +8115,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId263"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8070,51 +8320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05338573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chevenier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sokolova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mico Latorre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05132547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guitteny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ollivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oznur Yeni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ralaivao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2025.117473" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05377303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cooper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramteen Shayan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c05191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benazza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Calatraba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnetot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109609" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lissarrague" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Annic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122737" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00047A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G Dauphin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouffle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evol&#232;ne Desligni&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05265" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00333" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01925" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingrui Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mac-B&#233;ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108661" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63451" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benkoulouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04982" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ehkirch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Martelet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00928" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Nikoli&#263; Chenais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ry Marion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.12.122" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devillers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grenier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Landolt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136404" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;lou Reyre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01581-22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lery Marion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Nikolic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab125" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318566v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab412" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Sasiene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praneeth Mendis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Jackson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116634" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318863v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03396-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4774" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00250" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tarquis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00673" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359320v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01244" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949655v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000404" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Buck-Wiese" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Liebeke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Le Mai Hoang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Pardo-Vargas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00087" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467531v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Munzone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Kerdi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15203" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191081v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D&#8217;atri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitte Barknowitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pezzatti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05247" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629198v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2019.04.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544686v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Akoumany" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24193441" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622264v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ujma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Richardson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langridge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02168-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresimir Sola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin J. Gilchrist" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Feussner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00954" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Naretto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006609" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624537v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangnan Cui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Shi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.09.045" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSGPFNB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Carevic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Vukasinovic-Sekulic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Corovic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2018.06.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949392v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebbar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123364" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621911v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625232v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Tripon-Le Berre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.01.086" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625340v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2980-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626391v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499750v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garajova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mcgregor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Brumer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0749-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602733v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen P. Jackson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00473" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Bezbradica" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Banjanac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Milivojevic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b01293" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608332v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1453-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967556v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5060" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V48K49TZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190312v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848643v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595287v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441592v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.K. Williams" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrisham Tanhatan Naseri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747330v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Pardo Larrabeiti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850021v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849950v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720048v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A.Y. Masson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580668v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386008v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Calatraba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnetot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lissarrague" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Annic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122737" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05338573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chevenier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sokolova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mico Latorre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123487" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05132547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guitteny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ollivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oznur Yeni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ralaivao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2025.117473" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benazza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05377303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cooper" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramteen Shayan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c05191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00047A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G Dauphin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouffle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evol&#232;ne Desligni&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05265" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00333" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01925" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingrui Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mac-B&#233;ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108661" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benkoulouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04982" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715025v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ehkirch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Martelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00928" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63451" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devillers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grenier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Landolt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136404" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Nikoli&#263; Chenais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ry Marion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.12.122" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;lou Reyre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01581-22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lery Marion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Nikolic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab125" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318566v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab412" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Sasiene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praneeth Mendis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Jackson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116634" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4774" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318863v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03396-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00250" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tarquis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00673" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359320v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01244" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185643v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Buck-Wiese" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Liebeke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Le Mai Hoang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Pardo-Vargas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00087" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949655v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000404" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467531v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Munzone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Kerdi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15203" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191081v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D&#8217;atri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitte Barknowitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pezzatti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05247" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Akoumany" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24193441" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629198v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2019.04.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622264v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ujma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Richardson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langridge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02168-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresimir Sola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin J. Gilchrist" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Feussner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00954" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangnan Cui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Shi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.09.045" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSGPFNB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137861v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Naretto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006609" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621911v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebbar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123364" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621376v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Carevic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Vukasinovic-Sekulic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Corovic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2018.06.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625232v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Tripon-Le Berre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.01.086" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625340v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2980-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626391v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499750v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garajova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mcgregor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Brumer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0749-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602733v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen P. Jackson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00473" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Bezbradica" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Banjanac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Milivojevic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b01293" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608332v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1453-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967556v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5060" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V48K49TZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564028v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190312v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564019v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Pardo Larrabeiti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848643v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595287v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441592v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.K. Williams" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrisham Tanhatan Naseri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747330v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850021v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849950v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720048v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581560v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A.Y. Masson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580668v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386008v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>