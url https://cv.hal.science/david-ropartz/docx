--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -100,6510 +100,6510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atosan, a new exopolysaccharide secreted by a Vibrio alginolyticus strain isolated from a deep-sea hydrothermal vent environment</w:t>
+                <w:t xml:space="preserve">Multicriteria physico-chemical analysis of flax technical fibres from drought-stressed plants: A case study highlighting plant compensatory responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Calatraba</w:t>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bonnetot</w:t>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Marchand</w:t>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 556, pp.109609. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 246, pp.123399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2025.109609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2026.123399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206165v1</w:t>
+                <w:t xml:space="preserve">hal-05625810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the extracellular matrix of the red alga Chondrus crispus reveals unprecedented insights into carrageenan structures</w:t>
+                <w:t xml:space="preserve">Structure, function and catalytic mechanism of the carrageenan-sulfatases from the marine bacterium Zobellia galactanivorans Dsij</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Antonin Chevenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lissarrague</w:t>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Jam</w:t>
+                <w:t xml:space="preserve">Ekaterina Sokolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diego Mico Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diane Jouanneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Annic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 348, pp.122737. </w:t>
+              <w:t xml:space="preserve">, 2025, 358, pp.123487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734206v1</w:t>
+                <w:t xml:space="preserve">hal-05338573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, function and catalytic mechanism of the carrageenan-sulfatases from the marine bacterium Zobellia galactanivorans Dsij</w:t>
+                <w:t xml:space="preserve">MALDI-TOF-MS unveils the distribution of oligosaccharides produced by hydrolysis of lichen polysaccharides through acidic and oxidative methods – a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Chevenier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Camille Guitteny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oznur Yeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Ralaivao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diane Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.123487⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 515, pp.117473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2025.117473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338573v1</w:t>
+                <w:t xml:space="preserve">hal-05132547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF-MS unveils the distribution of oligosaccharides produced by hydrolysis of lichen polysaccharides through acidic and oxidative methods – a comparative study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Functional Dissection of GH161 β-Glucan Phosphorylases: Molecular Specificities and Dynamics of Catalysis of Dimeric GH-Q Enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ollivier</w:t>
+                <w:t xml:space="preserve">Nina Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oznur Yeni</w:t>
+                <w:t xml:space="preserve">Simon Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Ralaivao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Ao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramteen Shayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2025.117473⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (22), pp.19312-19327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c05191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132547v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Branched Galactomannan Structures via Multistage Ion Mobility MS and MS n Fragmentation (Multistage IMS n )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Benazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.0:e10100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.10100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Dissection of GH161 β-Glucan Phosphorylases: Molecular Specificities and Dynamics of Catalysis of Dimeric GH-Q Enzymes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atosan, a new exopolysaccharide secreted by a Vibrio alginolyticus strain isolated from a deep-sea hydrothermal vent environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ao Li</w:t>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramteen Shayan</w:t>
+                <w:t xml:space="preserve">Méline Calatraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Fauré</w:t>
+                <w:t xml:space="preserve">Sandrine Bonnetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c05191⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 556, pp.109609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2025.109609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377303v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of galactomannan fragments to help NMR assignment of polysaccharides extracted from lichens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Philippe David</w:t>
+                <w:t xml:space="preserve">Exploration of the extracellular matrix of the red alga Chondrus crispus reveals unprecedented insights into carrageenan structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Ferron</w:t>
+                <w:t xml:space="preserve">Adrien Lissarrague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Favreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Ollivier</w:t>
+                <w:t xml:space="preserve">Murielle Jam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Annic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4OB00047A⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 348, pp.122737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499884v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TBL38 atypical homogalacturonan-acetylesterase activity and cell wall microdomain localization in Arabidopsis seed mucilage secretory cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien G Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ranocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouffle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27, pp.109666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and Limitations of High-Resolution Cyclic IM-MS for Conformational Characterization of Native Therapeutic Monoclonal Antibodies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Synthesis of galactomannan fragments to help NMR assignment of polysaccharides extracted from lichens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oznur Yeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c05265⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (12), pp.2395-2403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4OB00047A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236674v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Behavior of Galactofuranosides upon Collisional Fragmentation: A Multistage High-Resolution Ion Mobility Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Benefits and Limitations of High-Resolution Cyclic IM-MS for Conformational Characterization of Native Therapeutic Monoclonal Antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolène Deslignière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jasms.2c00333⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (8), pp.4162-4171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c05265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080302v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring-Size Memory of Galactose-Containing MS/MS Fragments: Application to the Detection of Galactofuranose in Oligosaccharides and Their Sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Gas-Phase Behavior of Galactofuranosides upon Collisional Fragmentation: A Multistage High-Resolution Ion Mobility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oznur Yeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (4), pp.627-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jasms.2c00333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c01925⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04166149v1</w:t>
+                <w:t xml:space="preserve">hal-04080302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the mode of action of a GH74 xyloglucanase on tamarind seed xyloglucan: Action pattern and cleavage site</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ring-Size Memory of Galactose-Containing MS/MS Fragments: Application to the Detection of Galactofuranose in Oligosaccharides and Their Sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oznur Yeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Moge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 521, pp.108661. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (28), pp.15180-15187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2022.108661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c01925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771171v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of High-Resolution Multistage Ion Mobility and Tandem MS with High Energy of Activation to Resolve the Structure of Complex Chemoenzymatically Synthesized Glycans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">In-depth structural characterization of oligosaccharides released by GH107 endofucanase Mf FcnA reveals enzyme subsite specificity and sulfated fucan substructural features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lery Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mounir Benkoulouche</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasna Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Jam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c04982⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.276-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwab125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573196v1</w:t>
+                <w:t xml:space="preserve">hal-03540768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of IM-Based Approaches to Unravel the Coexistence of Two Conformers on a Therapeutic Multispecific mAb</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Using a Cyclic Ion Mobility Spectrometer for Tandem Ion Mobility Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c00928⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.63451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/63451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715025v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Cyclic Ion Mobility Spectrometer for Tandem Ion Mobility Experiments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New insight into the mode of action of a GH74 xyloglucanase on tamarind seed xyloglucan: Action pattern and cleavage site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingrui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Mac-Béar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/63451⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 521, pp.108661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2022.108661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631569v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prebiotic Isomaltooligosaccharide Provides an Advantageous Fitness to the Probiotic Bacillus subtilis CU1</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Vuillier-Devillers</w:t>
+                <w:t xml:space="preserve">Combination of IM-Based Approaches to Unravel the Coexistence of Two Conformers on a Therapeutic Multispecific mAb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolène Deslignière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Grenier</w:t>
+                <w:t xml:space="preserve">Anthony Ehkirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Landolt</w:t>
+                <w:t xml:space="preserve">Armelle Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (13), pp.6404. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (22), pp.7981-7989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12136404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c00928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706768v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic comparison of eight methods for preparation of high purity sulfated fucans extracted from the brown alga Pelvetia canaliculata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of High-Resolution Multistage Ion Mobility and Tandem MS with High Energy of Activation to Resolve the Structure of Complex Chemoenzymatically Synthesized Glycans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lissarrague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasna Nikolić Chenais</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Mounir Benkoulouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.12.122⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (4), pp.2279-2287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c04982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536647v1</w:t>
+                <w:t xml:space="preserve">hal-03573196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Maize Pathogen Ustilago maydis Secretes Glycoside Hydrolases and Carbohydrate Oxidases Directed toward Components of the Fungal Cell Wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prebiotic Isomaltooligosaccharide Provides an Advantageous Fitness to the Probiotic Bacillus subtilis CU1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐lou Reyre</w:t>
+                <w:t xml:space="preserve">Karine Vuillier-Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Grisel</w:t>
+                <w:t xml:space="preserve">Karine Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Haon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Cornelia Landolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.01581-22⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (13), pp.6404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12136404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885449v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth structural characterization of oligosaccharides released by GH107 endofucanase Mf FcnA reveals enzyme subsite specificity and sulfated fucan substructural features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Systematic comparison of eight methods for preparation of high purity sulfated fucans extracted from the brown alga Pelvetia canaliculata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasna Nikolić Chenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léry Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Larocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Murielle Jam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (4), pp.276-288. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, pp.143-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwab125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2021.12.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540768v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligator: a flexible interface to draw oligosaccharide structures and generate their theoretical tandem mass spectra</w:t>
+                <w:t xml:space="preserve">The Maize Pathogen Ustilago maydis Secretes Glycoside Hydrolases and Carbohydrate Oxidases Directed toward Components of the Fungal Cell Wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lollier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jean‐lou Reyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab412⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (23), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.01581-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318566v1</w:t>
+                <w:t xml:space="preserve">hal-03885449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of Na/H exchange on the charge transfer dissociation (CTD) spectra of mannuronic acid oligomers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Molecular Networking of High-Resolution Tandem Ion Mobility Spectra: A Structurally Relevant Way of Organizing Data in Glycomics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Glen Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2021.116634⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (31), pp.10871-10878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319806v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer dissociation of a branched glycan with alkali and alkaline earth metal adducts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Oligator: a flexible interface to draw oligosaccharide structures and generate their theoretical tandem mass spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Glen Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.4774⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (22), pp.4261-4262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319818v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high-performance liquid chromatography charge transfer dissociation mass spectrometry (UHPLC-CTD-MS) as a tool for analyzing the structural heterogeneity in carrageenan oligosaccharides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">The influence of Na/H exchange on the charge transfer dissociation (CTD) spectra of mannuronic acid oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Sasiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praneeth Mendis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 468, pp.116634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2021.116634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03396-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03318863v1</w:t>
+                <w:t xml:space="preserve">hal-03319806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an Exhaustive Library of Naturally Occurring Galf-Manp and Galp-Manp Disaccharides. Toward Fingerprinting According to Ring Size by Advanced Mass Spectrometry-Based IM-MS and IRMPD</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-high-performance liquid chromatography charge transfer dissociation mass spectrometry (UHPLC-CTD-MS) as a tool for analyzing the structural heterogeneity in carrageenan oligosaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Boustie</w:t>
+                <w:t xml:space="preserve">Praneeth Mendis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Sasiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Dévéhat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glen Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00250⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.Early access. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03396-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03223868v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomeric Retention of Carbohydrates in Multistage Cyclic Ion Mobility (IMS n ): De Novo Structural Elucidation of Enzymatically Produced Mannosides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charge transfer dissociation of a branched glycan with alkali and alkaline earth metal adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Sasiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93 (15), pp.6254-6261. </w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (7), pp.e4774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c00673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jms.4774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250619v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Networking of High-Resolution Tandem Ion Mobility Spectra: A Structurally Relevant Way of Organizing Data in Glycomics?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Synthesis of an Exhaustive Library of Naturally Occurring Galf-Manp and Galp-Manp Disaccharides. Toward Fingerprinting According to Ring Size by Advanced Mass Spectrometry-Based IM-MS and IRMPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oznur Yeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Dévéhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01244⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (9), pp.6390-6405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359320v1</w:t>
+                <w:t xml:space="preserve">hal-03223868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of β-1,4- and β-1,3-Linkages in Native Oligosaccharides via Charge Transfer Dissociation Mass Spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anomeric Retention of Carbohydrates in Multistage Cyclic Ion Mobility (IMS n ): De Novo Structural Elucidation of Enzymatically Produced Mannosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tarquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kim Le Mai Hoang</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alonso Pardo-Vargas</w:t>
+                <w:t xml:space="preserve">Julien Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (6), pp.1249-1259. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (15), pp.6254-6261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jasms.0c00087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c00673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185643v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the diversity of the glycoside hydrolase family 130 in mammal gut microbiomes reveals a novel mannoside-phosphorylase function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrimination of β-1,4- and β-1,3-Linkages in Native Oligosaccharides via Charge Transfer Dissociation Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Laville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Tarquis</w:t>
+                <w:t xml:space="preserve">Hagen Buck-Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lombard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Manuel Liebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Le Mai Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso Pardo-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000404⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (6), pp.1249-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jasms.0c00087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949655v1</w:t>
+                <w:t xml:space="preserve">hal-03185643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a bacterial copper‐dependent lytic polysaccharide monooxygenase with an unusual second coordination sphere</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis of the diversity of the glycoside hydrolase family 130 in mammal gut microbiomes reveals a novel mannoside-phosphorylase function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tarquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.15203⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (10), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467531v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory and Interplatform Study of Steroids Collision Cross Section by Traveling Wave Ion Mobility Spectrometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a bacterial copper‐dependent lytic polysaccharide monooxygenase with an unusual second coordination sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gitte Barknowitz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alessia Munzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal El Kerdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julian Pezzatti</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 92 (7), pp.5013-5022. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (15), pp.3298-3314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.15203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191081v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of New Oligosaccharides Obtained by An Enzymatic Cleavage of the Exopolysaccharide Produced by the Deep-Sea Bacterium Alteromonas infernus Using its Cell Extract</w:t>
+                <w:t xml:space="preserve">Interlaboratory and Interplatform Study of Steroids Collision Cross Section by Traveling Wave Ion Mobility Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Akoumany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+                <w:t xml:space="preserve">Maykel Hernández-Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sinquin</w:t>
+                <w:t xml:space="preserve">Valentina D’atri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Marchand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gitte Barknowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Pezzatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24193441⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (7), pp.5013-5022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544686v1</w:t>
+                <w:t xml:space="preserve">hal-03191081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional exploration of &amp;lt;em&amp;gt;Pseudoalteromonas atlantica&amp;lt;/em&amp;gt; as a source of hemicellulose-active enzymes: Evidence for a GH8 xylanase with unusual mode of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayani Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 127, pp.6-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic ion mobility mass spectrometry distinguishes anomers and open-ring forms of pentasaccharides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of New Oligosaccharides Obtained by An Enzymatic Cleavage of the Exopolysaccharide Produced by the Deep-Sea Bacterium Alteromonas infernus Using its Cell Extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Giles</w:t>
+                <w:t xml:space="preserve">Katy Akoumany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Richardson</w:t>
+                <w:t xml:space="preserve">Corinne Sinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Langridge</w:t>
+                <w:t xml:space="preserve">Laetitia Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (6), pp.1028-1037. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (19), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-019-02168-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules24193441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622264v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruby, a Putative galactose oxidase, Influences pectin properties and promotes cell-to-cell adhesion in the seed coat epidermis of arabidopsis</w:t>
+                <w:t xml:space="preserve">Cyclic ion mobility mass spectrometry distinguishes anomers and open-ring forms of pentasaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kresimir Sola</w:t>
+                <w:t xml:space="preserve">Jakub Ujma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin J. Gilchrist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Kevin Giles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Wang</w:t>
+                <w:t xml:space="preserve">Keith Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo Feussner</w:t>
+                <w:t xml:space="preserve">David Langridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (4), pp.809-831. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (6), pp.1028-1037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.18.00954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13361-019-02168-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622644v1</w:t>
+                <w:t xml:space="preserve">hal-02622264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of rhamnogalacturonan domains from &amp;lt;em&amp;gt;Panax ginseng&amp;lt;/em&amp;gt; C. A. Meyer</w:t>
+                <w:t xml:space="preserve">Ruby, a Putative galactose oxidase, Influences pectin properties and promotes cell-to-cell adhesion in the seed coat epidermis of arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Sun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Kresimir Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin J. Gilchrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huimin Shi</w:t>
+                <w:t xml:space="preserve">Lisa Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+                <w:t xml:space="preserve">Ivo Feussner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 203, pp.119-127. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.809-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.09.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624537v1</w:t>
+                <w:t xml:space="preserve">hal-02622644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The agar-specific hydrolase ZgAgaC from the marine bacterium Zobellia galactanivorans defines a new GH16 protein subfamily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Naretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Larocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 294 (17), pp.6923-6939. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.RA118.006609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected case studies presenting advanced methodologies to study food and chemical industry materials: From the structural characterization of raw materials to the multisensory integration of food</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural characterization of rhamnogalacturonan domains from &amp;lt;em&amp;gt;Panax ginseng&amp;lt;/em&amp;gt; C. A. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Deuscher</w:t>
+                <w:t xml:space="preserve">Liangnan Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+                <w:t xml:space="preserve">Huimin Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.119-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621911v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agar Extraction By-Products from Gelidium sesquipedale as a Source of Glycerol-Galactosides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of beta-galactosidase from Lactobacillus acidophilus as biocatalyst for galacto-oligosaccharides synthesis: Product structural characterization and enzyme immobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Carevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Lebbar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Maja Vukasinovic-Sekulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Gall</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Marija Corovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23123364⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126 (6), pp.697-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949392v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of beta-galactosidase from Lactobacillus acidophilus as biocatalyst for galacto-oligosaccharides synthesis: Product structural characterization and enzyme immobilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lytic xylan oxidases from wood-decay fungi unlock biomass degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milica Carevic</w:t>
+                <w:t xml:space="preserve">Simon Ladeveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Vukasinovic-Sekulic</w:t>
+                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Corovic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Ropartz</w:t>
+                <w:t xml:space="preserve">Luisa Ciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 126 (6), pp.697-704. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.306-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2018.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nchembio.2558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621376v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lytic xylan oxidases from wood-decay fungi unlock biomass degradation</w:t>
+                <w:t xml:space="preserve">Agar Extraction By-Products from Gelidium sesquipedale as a Source of Glycerol-Galactosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Couturier</w:t>
+                <w:t xml:space="preserve">Salim Lebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ladeveze</w:t>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchembio.2558⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (12), pp.3364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23123364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188478v1</w:t>
+                <w:t xml:space="preserve">hal-04949392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic depolymerization of the GY785 exopolysaccharide produced by the deep-sea hydrothermal bacterium &amp;lt;em&amp;gt;Alteromonas infernus&amp;lt;/em&amp;gt;: Structural study and enzyme activity assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+                <w:t xml:space="preserve">Selected case studies presenting advanced methodologies to study food and chemical industry materials: From the structural characterization of raw materials to the multisensory integration of food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Deuscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Tripon-Le Berre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.01.086⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625232v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of cell wall hemicelluloses in the wheat grain endosperm: a 3D perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enzymatic depolymerization of the GY785 exopolysaccharide produced by the deep-sea hydrothermal bacterium &amp;lt;em&amp;gt;Alteromonas infernus&amp;lt;/em&amp;gt;: Structural study and enzyme activity assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Tripon-Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188, pp.101-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.01.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-018-2980-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02625340v1</w:t>
+                <w:t xml:space="preserve">hal-02625232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agar extraction by-products from gelidium sesquipedale as a source of glycerol-galactosides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Distribution of cell wall hemicelluloses in the wheat grain endosperm: a 3D perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23123364⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 248 (6), pp.1505-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-018-2980-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626391v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Podospora anserina lytic polysaccharide monooxygenase PaLPMO9H catalyzes oxidative cleavage of diverse plant cell wall matrix glycans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Negative Polarity Helium Charge Transfer Dissociation Tandem Mass Spectrometry: Radical-Initiated Fragmentation of Complex Polysulfated Anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen P. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-017-0749-5⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (7), pp.3824-3828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b00473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499750v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrageenan catabolism is encoded by a complex regulon in marine heterotrophic bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Larocque</w:t>
+                <w:t xml:space="preserve">The Podospora anserina lytic polysaccharide monooxygenase PaLPMO9H catalyzes oxidative cleavage of diverse plant cell wall matrix glycans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Garajova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ropartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Mcgregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Brumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01832-6⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-017-0749-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899178v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Polarity Helium Charge Transfer Dissociation Tandem Mass Spectrometry: Radical-Initiated Fragmentation of Complex Polysulfated Anions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carrageenan catabolism is encoded by a complex regulon in marine heterotrophic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Prechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Larocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01832-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b00473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01602733v1</w:t>
+                <w:t xml:space="preserve">hal-01899178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Elucidation of Enzymatically Synthesized Galacto-oligosaccharides Using Ion-Mobility Spectrometry Tandem Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milica Carevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Bezbradica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Banjanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Milivojevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (18), pp.3609 - 3615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b01293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge transfer dissociation of complex oligosaccharides: Comparison with collision-induced dissociation and extreme ultraviolet dissociative photoionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (10), pp.1614-1619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13361-016-1453-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation on a wide set of matrix-assisted laser desorption ionization matrices for the detection of oligosaccharides in a high-throughput mass spectrometric screening of carbohydrate depolymerizing enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (14), pp.2059-2070. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.5060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6613,745 +6613,745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the spatial configuration of glycoside hydrolase multienzyme complexes on Plant Cell Wall breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Y Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Esque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference, Carbohydrate-Active Enzymes for Glycan Conversions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Andover, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistage ion mobility MS for complex ramified carbohydrates analysis: can we push further and characterize higher DP structures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Benazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41es journées françaises de spectrométrie de masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring effect of spatial geometries in plant cell wall degrading multienzymatic complexes -A case study with cellulases and a xylanase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Pardo Larrabeiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting an ExD cell in electron-induced dissociation mode to achieve high-energy fragmentation on a cyclic IMS instrument.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Annic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAP2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the structure of pectic oligosaccharides by a new tandem mass spectrometry method based on photo-activation in the Vacuum UltraViolet range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacifichem 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Honolulu, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative enzymatic approach to apprehend the methylesterification pattern of homogalacturonans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin A.K. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrisham Tanhatan Naseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th international symposium polyelectrolytes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7361,655 +7361,655 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the spatial configuration of glycoside hydrolase multienzyme complexes on Plant Cell Wall breakdown</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cyclic ion mobility-mass spectrometry: Towards a direct sequencing of carbohydrates?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LignoBiotech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">72nd ASMS Conference on Mass Spectrometry and Allied Topic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASMS, Jun 2024, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747330v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic ion mobility-mass spectrometry: Towards a direct sequencing of carbohydrates?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Investigating the spatial configuration of glycoside hydrolase multienzyme complexes on Plant Cell Wall breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Pardo Larrabeiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Esque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd ASMS Conference on Mass Spectrometry and Allied Topic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASMS, Jun 2024, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">LignoBiotech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850021v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in mass spectrometry to meet the analytical challenges in Glycosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCES IN GLYCOSCIENCES - Glycan &amp; glycosaminoglycans: New approaches, new functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New dimensions in the characterization of carbohydrates by emerging technologies in mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th INTERNATIONAL PLANT SPECTROSCOPY CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, András Gorzsás, Umeå University, Umeå, Sweden; Notburga Gierlinger, BOKU, Vienna, Austria; Barbara Hinterstoisser, BOKU, Vienna, Austria; Jessica Huss, BOKU, Vienna, Austria; Sabine Rosner, BOKU, Vienna, Austria; Marie-Françoise Devaux, INRAE-Nantes, France; Fabienne Guillon, INRAE-Nantes, France; Cécile Barron, INRAE-Montpellier, France; Catherine Deborde, INRAE-Nantes, France, Sep 2024, Vienna (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gangliosides characterization by high resolution mass spectrometry and ion mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A.Y. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International mass spectrometry conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Toronto, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling isomeric structures of oligosaccharides by VUVPD and VUVEPD experiments: Towards an unambiguous and complete sequencing of isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL Users Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8019,161 +8019,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TBL38 is an atypical homogalacturonan acetylesterase with a peculiar cell wall microdomain localization in Arabidopsis seed mucilage secretory cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien G Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ropartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ranocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouffle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8320,51 +8320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Calatraba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnetot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lissarrague" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Annic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122737" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05338573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chevenier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sokolova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mico Latorre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123487" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05132547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guitteny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ollivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oznur Yeni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ralaivao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2025.117473" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202616v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benazza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05377303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cooper" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramteen Shayan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c05191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00047A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G Dauphin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouffle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evol&#232;ne Desligni&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05265" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00333" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01925" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingrui Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mac-B&#233;ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108661" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573196v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benkoulouche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04982" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715025v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ehkirch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Martelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00928" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63451" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devillers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grenier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Landolt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136404" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Nikoli&#263; Chenais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ry Marion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.12.122" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;lou Reyre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01581-22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lery Marion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Nikolic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab125" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318566v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab412" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Sasiene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praneeth Mendis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Jackson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116634" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319818v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4774" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318863v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03396-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00250" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tarquis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00673" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359320v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01244" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185643v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Buck-Wiese" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Liebeke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Le Mai Hoang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Pardo-Vargas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00087" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949655v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000404" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467531v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Munzone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Kerdi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15203" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191081v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D&#8217;atri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitte Barknowitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pezzatti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05247" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Akoumany" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24193441" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629198v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2019.04.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622264v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ujma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Richardson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langridge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02168-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresimir Sola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin J. Gilchrist" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Feussner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00954" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangnan Cui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Shi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.09.045" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSGPFNB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137861v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Naretto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006609" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621911v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949392v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebbar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123364" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621376v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Carevic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Vukasinovic-Sekulic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Corovic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2018.06.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625232v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Tripon-Le Berre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.01.086" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625340v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2980-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626391v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499750v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garajova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mcgregor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Brumer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0749-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602733v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen P. Jackson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00473" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Bezbradica" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Banjanac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Milivojevic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b01293" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608332v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1453-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967556v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5060" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V48K49TZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564028v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190312v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564019v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Pardo Larrabeiti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848643v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595287v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441592v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.K. Williams" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrisham Tanhatan Naseri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747330v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850021v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849950v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720048v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581560v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A.Y. Masson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580668v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386008v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05625810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2026.123399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05338573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chevenier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Sokolova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mico Latorre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.123487" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05132547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guitteny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ollivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oznur Yeni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ralaivao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2025.117473" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05377303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cooper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramteen Shayan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c05191" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benazza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10100" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Calatraba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnetot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2025.109609" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lissarrague" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Annic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122737" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04543611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G Dauphin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouffle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109666" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00047A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evol&#232;ne Desligni&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05265" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00333" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01925" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lery Marion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Nikolic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab125" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63451" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingrui Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mac-B&#233;ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108661" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ehkirch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Martelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00928" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benkoulouche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c04982" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706768v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devillers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grenier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Landolt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136404" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Nikoli&#263; Chenais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ry Marion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2021.12.122" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885449v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;lou Reyre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01581-22" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359320v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01244" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tessier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab412" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319806v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Sasiene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praneeth Mendis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Jackson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2021.116634" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318863v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03396-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319818v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4774" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223868v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00250" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tarquis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c00673" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen Buck-Wiese" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Liebeke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Le Mai Hoang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Pardo-Vargas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00087" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949655v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000404" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Munzone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Kerdi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15203" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Hern&#225;ndez-Mesa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina D&#8217;atri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitte Barknowitz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pezzatti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05247" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629198v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2019.04.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Akoumany" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24193441" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ujma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Richardson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langridge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-019-02168-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622644v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kresimir Sola" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin J. Gilchrist" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Feussner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00954" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Naretto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006609" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangnan Cui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Shi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.09.045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGSGPFNB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Carevic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Vukasinovic-Sekulic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Corovic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2018.06.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949392v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lebbar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123364" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621911v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625232v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Tripon-Le Berre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.01.086" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625340v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2980-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602733v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen P. Jackson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b00473" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499750v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garajova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mcgregor" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Brumer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-017-0749-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633726v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Bezbradica" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Banjanac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Milivojevic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b01293" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608332v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1453-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5060" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V48K49TZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564028v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190312v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564019v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Pardo Larrabeiti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848643v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595287v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441592v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A.K. Williams" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrisham Tanhatan Naseri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850021v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747330v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849950v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720048v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581560v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A.Y. Masson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580668v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04386008v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>