--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -309,178 +309,178 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion-Based Vision-Transformer for Polycrystalline EBSD Scans Pre-Trained on Large-Scale Synthetic Data</w:t>
+                <w:t xml:space="preserve">Functional maps regularization for high quality mesh morphing applied to shape registration in computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Belamri</w:t>
+                <w:t xml:space="preserve">Amelia Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Texier</w:t>
+                <w:t xml:space="preserve">Clement Remacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 258, pp.114599. </w:t>
+              <w:t xml:space="preserve">Engineering with Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42 (1), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00366-025-02243-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229470v1</w:t>
+                <w:t xml:space="preserve">hal-05560094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of Data Sequence for Model Order Reduction in Thermomechanical Modeling of DED Additive Manufacturing</w:t>
               </w:r>
@@ -694,3037 +694,3050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori compression of convolutional neural networks for wave simulators</w:t>
+                <w:t xml:space="preserve">Quaternion-Based Vision-Transformer for Polycrystalline EBSD Scans Pre-Trained on Large-Scale Synthetic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Boukraichi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Casenave</w:t>
+                <w:t xml:space="preserve">Pierre Belamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2023.106973⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 258, pp.114599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2025.114599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191834v1</w:t>
+                <w:t xml:space="preserve">hal-05229470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification for industrial design using dictionaries of reduced order models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Daniel</w:t>
+                <w:t xml:space="preserve">A priori compression of convolutional neural networks for wave simulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boukraichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (3), </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 126, pp.106973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2022001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2023.106973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507112v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Fatigue Testing Under Thermal Gradient and Manufacturing Variabilities in Nickel-Based Superalloy Parts with Air-Cooling Holes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. N’guyen</w:t>
+                <w:t xml:space="preserve">Uncertainty quantification in a mechanical submodel driven by a Wasserstein-GAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boukraichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-022-00868-0⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (20), pp.469-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689137v1</w:t>
+                <w:t xml:space="preserve">hal-03853628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition number and clustering-based efficiency improvement of reduced-order solvers for contact problems using Lagrange multipliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (9), pp.1495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/math10091495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03714373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification in a mechanical submodel driven by a Wasserstein-GAN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Casenave</w:t>
+                <w:t xml:space="preserve">Mechanical Fatigue Testing Under Thermal Gradient and Manufacturing Variabilities in Nickel-Based Superalloy Parts with Air-Cooling Holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rambaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. N’guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Remacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (20), pp.469-474. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-022-00868-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853628v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated Gappy-POD to capture non-parameterized geometrical variation in fluid dynamics problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainty quantification for industrial design using dictionaries of reduced order models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrine Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-022-00215-x⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2022001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697156v1</w:t>
+                <w:t xml:space="preserve">hal-03507112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal data augmentation for digital twining assisted by artificial intelligence in mechanics of materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
+                <w:t xml:space="preserve">An updated Gappy-POD to capture non-parameterized geometrical variation in fluid dynamics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.971816. </w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2022.971816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40323-022-00215-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815432v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed cluster analysis and a priori efficiency criterion for the construction of local reduced-order bases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal data augmentation for digital twining assisted by artificial intelligence in mechanics of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ketata</w:t>
+                <w:t xml:space="preserve">Axel Aublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111120⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.971816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2022.971816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853615v1</w:t>
+                <w:t xml:space="preserve">hal-03815432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification for industrial numerical simulation using dictionaries of reduced order models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Physics-informed cluster analysis and a priori efficiency criterion for the construction of local reduced-order bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrine Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ketata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2022001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 458, pp.111120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562692v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep multimodal autoencoder for crack criticality assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Launay</w:t>
+                <w:t xml:space="preserve">Uncertainty quantification for industrial numerical simulation using dictionaries of reduced order models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.6905⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2022001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510024v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Nonlinear Reduced Order Modeling Using Variational AutoEncoders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Casenave</w:t>
+                <w:t xml:space="preserve">Deep multimodal autoencoder for crack criticality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Hachem</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids7100334⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123 (6), pp.1456-1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853606v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning model to assist multiphysics conjugate problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George El Haber</w:t>
+                <w:t xml:space="preserve">A Bayesian Nonlinear Reduced Order Modeling Using Variational AutoEncoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Larcher</w:t>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0077723⟩</w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (10), pp.334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fluids7100334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564192v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical assessment of defects in welded joints: morphological classification and data augmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Launay</w:t>
+                <w:t xml:space="preserve">Deep learning model to assist multiphysics conjugate problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George El Haber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Willot</w:t>
+                <w:t xml:space="preserve">Aurelien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematics in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13362-021-00114-7⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.015131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0077723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417140v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-reduced arc-length algorithm for stability analysis in elastoplasticity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besson</w:t>
+                <w:t xml:space="preserve">Data-Targeted Prior Distribution for Variational AutoEncoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 208-209, pp.167-180. </w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (10), pp.343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fluids6100343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088229v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Targeted Prior Distribution for Variational AutoEncoder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Augmentation and Feature Selection for Automatic Model Recommendation in Computational Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrine Akkari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (10), pp.343. </w:t>
+              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fluids6100343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mca26010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359211v1</w:t>
+                <w:t xml:space="preserve">hal-03282359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular U-Net for automated segmentation of X-ray tomography images in composite materials</w:t>
+                <w:t xml:space="preserve">A pruning algorithm preserving modeling capabilities for polycrystalline data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João P C Bertoldo</w:t>
+                <w:t xml:space="preserve">Harris Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-721240/v1⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-021-02075-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380106v2</w:t>
+                <w:t xml:space="preserve">hal-03359208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Augmentation and Feature Selection for Automatic Model Recommendation in Computational Physics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nissrine Akkari</w:t>
+                <w:t xml:space="preserve">A modular U-Net for automated segmentation of X-ray tomography images in composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João P C Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mca26010017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.761229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-721240/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282359v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pruning algorithm preserving modeling capabilities for polycrystalline data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harris Farooq</w:t>
+                <w:t xml:space="preserve">Hyper-reduced arc-length algorithm for stability analysis in elastoplasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aldo Marano</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-021-02075-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208-209, pp.167-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359208v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Data Assimilation in Welding Operations Using Thermal Imaging and Accelerated High-Fidelity Digital Twinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Pereira Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (18), pp.2263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/math9182263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la durée de vie en fatigue de soudures an alliage de titane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor de Rancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chocs - Revue scientifique et technique de la Direction des applications militaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Matériaux et procédés : un savoir-faire spécifique, 51, pp.61-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven reduced bond graph for nonlinear multiphysics dynamic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin El-Bakkali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 409, pp.126359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amc.2021.126359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model order reduction assisted by deep neural networks (ROM-net)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nissrine Akkari</w:t>
+                <w:t xml:space="preserve">Mechanical assessment of defects in welded joints: morphological classification and data augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-020-00153-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematics in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13362-021-00114-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539647v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical dissimilarity of defects in welded joints via Grassmann manifold and machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model order reduction assisted by deep neural networks (ROM-net)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 348 (10-11), pp.911-935. </w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40323-020-00153-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113503v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper‐reduced direct numerical simulation of voids in welded joints via image‐based modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical dissimilarity of defects in welded joints via Grassmann manifold and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Rancourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Flouriot</w:t>
+                <w:t xml:space="preserve">Thibault Goessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.6320⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 348 (10-11), pp.911-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502006v1</w:t>
+                <w:t xml:space="preserve">hal-03113503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Tensor Train Approximation of Parametric Constitutive Equations in Elasto-Viscoplasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Olivier</w:t>
+                <w:t xml:space="preserve">Hyper‐reduced direct numerical simulation of voids in welded joints via image‐based modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cortial</w:t>
+                <w:t xml:space="preserve">Victor Rancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mca24010017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.6320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513085v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonintrusive distributed reduced‐order modeling framework for nonlinear structural mechanics—Application to elastoviscoplastic computations</w:t>
               </w:r>
@@ -3749,51 +3762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrine Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Bordeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3834,365 +3847,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal plasticity modeling of the cyclic behavior of polycrystalline aggregates under non-symmetric uniaxial loading: Global and local analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">Multiple Tensor Train Approximation of Parametric Constitutive Equations in Elasto-Viscoplasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cortial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2019.10.007⟩</w:t>
+              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mca24010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357015v1</w:t>
+                <w:t xml:space="preserve">hal-02513085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Pruning of Tomographic Data for the Calibration of Strain Localization Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hilth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Menet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and computational applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (1), pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/mca24010018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer vision with error estimation for reduced order modeling of macroscopic mechanical tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+                <w:t xml:space="preserve">Crystal plasticity modeling of the cyclic behavior of polycrystalline aggregates under non-symmetric uniaxial loading: Global and local analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harris Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018, 10 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2018/3791543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2019.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955929v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithmic comparison of the Hyper-Reduction and the Discrete Empirical Interpolation Method for a nonlinear thermal problem</w:t>
               </w:r>
@@ -4295,51 +4295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid hyper-reduced modeling for contact mechanics problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4393,1235 +4393,1222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards error bounds of the failure probability of elastic structures using reduced basis models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer vision with error estimation for reduced order modeling of macroscopic mechanical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gallimard</w:t>
+                <w:t xml:space="preserve">Selim M. Barhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Florentin</w:t>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 112 (9), pp.1216-1234. </w:t>
+              <w:t xml:space="preserve">Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.5554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2018/3791543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633909v1</w:t>
+                <w:t xml:space="preserve">hal-01955929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-reduction of generalized continua</w:t>
+                <w:t xml:space="preserve">Towards error bounds of the failure probability of elastic structures using reduced basis models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Horák</w:t>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-016-1371-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112 (9), pp.1216-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518777v1</w:t>
+                <w:t xml:space="preserve">hal-01633909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation modeling of a resin bonded sand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Hilth</w:t>
+                <w:t xml:space="preserve">Hyper-reduction of generalized continua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Horák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (5), pp.753-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-016-1371-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714011004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01610282v1</w:t>
+                <w:t xml:space="preserve">hal-01518777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New advances in the laboratory characterization of refractories : testing and modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragmentation modeling of a resin bonded sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hilth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/metal/2017068⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140 (11004, 4 p.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714011004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617365v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-reduction framework for model calibration in plasticity-induced fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ryckelynck</w:t>
+                <w:t xml:space="preserve">New advances in the laboratory characterization of refractories : testing and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Missoum Benziane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rudy Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-016-0068-6⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (6), art. 610 - 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metal/2017068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337867v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori global error estimator based on the error in the constitutive relation for reduced basis approximation of parametrized linear elastic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40, pp.4271-4284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apm.2015.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper-reduced predictions for lifetime assessment of elasto-plastic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quilici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meccanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (2), pp.309-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11012-015-0244-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD preprocessing of IR thermal data to assess heat source distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ranc</w:t>
+                <w:t xml:space="preserve">Hyper-reduction framework for model calibration in plasticity-induced fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Blanche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Chrysochoos</w:t>
+                <w:t xml:space="preserve">Djamel Missoum Benziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-014-9858-2⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-016-0068-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178213v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the validity domain of hyper-reduction approximations in generalized standard elastoviscoplasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (1), 19 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40323-015-0027-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le calcul intensif au service de la mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 981, pp.57-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectured bimetallic laminates by roll bonding : bonding mechanisms and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POD preprocessing of IR thermal data to assess heat source distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmen Kaabi</w:t>
+                <w:t xml:space="preserve">Antoine Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bienvenu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Pierre</w:t>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743284713Y.0000000412⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55, pp.725-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-014-9858-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359128v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectured materials to improve the reliability of power electronics modules : substrate and lead-free solder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Kaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5645,3558 +5632,3688 @@
               <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43, pp.648-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11664-013-2662-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori hyper-reduction method for coupled viscoelastic-viscoplastic composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectured bimetallic laminates by roll bonding : bonding mechanisms and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Miled</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Ryckelynck</w:t>
+                <w:t xml:space="preserve">Laurent Prevond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+                <w:t xml:space="preserve">B. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 119, pp.95-103. </w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.782-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2012.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1743284713Y.0000000412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790175v1</w:t>
+                <w:t xml:space="preserve">hal-00359128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beremin model: Methodology and application to the prediction of the Euro toughness data set</w:t>
+                <w:t xml:space="preserve">A priori hyper-reduction method for coupled viscoelastic-viscoplastic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Andrieu</w:t>
+                <w:t xml:space="preserve">Bilel Miled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Pineau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouaziz</w:t>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2011.10.019⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119, pp.95-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2012.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751907v1</w:t>
+                <w:t xml:space="preserve">hal-00790175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimodal Beremin-type model for brittle fracture of inhomogeneous ferritic steels: Theory and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Beremin model: Methodology and application to the prediction of the Euro toughness data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 95, pp.84-101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2011.10.016⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 95, pp.102-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2011.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751911v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional a priori hyper-reduction of mechanical models involving internal variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bimodal Beremin-type model for brittle fracture of inhomogeneous ferritic steels: Theory and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 225-228, pp.28-43. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95, pp.84-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2011.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655821v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the cooling-down of high-zirconia fused-cast refractories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional a priori hyper-reduction of mechanical models involving internal variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Petroni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Ryckelynck</w:t>
+                <w:t xml:space="preserve">Florence Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 225-228, pp.28-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.06.004⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732410v1</w:t>
+                <w:t xml:space="preserve">hal-03655821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-order modelling for solving linear and non-linear equations</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the cooling-down of high-zirconia fused-cast refractories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Verdon</w:t>
+                <w:t xml:space="preserve">Laetitia Petroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Allery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
+                <w:t xml:space="preserve">Michel Boussuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.1286⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, pp.3941-3947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541925v1</w:t>
+                <w:t xml:space="preserve">hal-00732410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust adaptive model reduction method for damage simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A priori reduction method for solving the two-dimensional Burgers' equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Allery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besson</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.11.034⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 217, pp.6671-6679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2011.01.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585356v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori reduction method for solving the two-dimensional Burgers' equations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robust adaptive model reduction method for damage simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Verdon</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 217, pp.6671-6679. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.1597-1605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2011.01.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585095v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward «green» mechanical simulations in materials science : hyper-reduction of a polycrystal plasticity model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced-order modelling for solving linear and non-linear equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Allery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Beghein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (4), pp.365-388. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27, pp.43-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ejcm.19.365-388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnm.1286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523243v1</w:t>
+                <w:t xml:space="preserve">hal-00541925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level A Priori Hyper-Reduction of mechanical models involving internal variables</w:t>
+                <w:t xml:space="preserve">Toward «green» mechanical simulations in materials science : hyper-reduction of a polycrystal plasticity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Musienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (4), pp.365-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejcm.19.365-388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.12.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00461492v1</w:t>
+                <w:t xml:space="preserve">hal-00523243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truncated integration for simultaneous simulation of sintering using a separated representation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-level A Priori Hyper-Reduction of mechanical models involving internal variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 199, pp.1134-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11831-010-9055-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00542499v1</w:t>
+                <w:t xml:space="preserve">hal-00461492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-reduction of mechanical models in involving internal variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Truncated integration for simultaneous simulation of sintering using a separated representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Sarbandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.2406⟩</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17, pp.455-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-010-9055-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359157v1</w:t>
+                <w:t xml:space="preserve">hal-00542499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new fully coupled two-scales modelling for mechanical problems involving microstructure: The 95/5 technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyper-reduction of mechanical models in involving internal variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 196 (21-24), pp.2325 - 2337. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77, pp.75-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2006.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.2406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004911v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple error indicator for meshfree methods based on natural neighbors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new fully coupled two-scales modelling for mechanical problems involving microstructure: The 95/5 technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.04.002⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 196 (21-24), pp.2325 - 2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2006.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004942v1</w:t>
+                <w:t xml:space="preserve">hal-01004911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the &amp;quot;A Priori&amp;quot; Model Reduction: Overview and Recent Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13 (1), pp.91-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF02905932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic particle approach of Multi Bead-Spring polymer models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (5), pp.481-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/remn.15.481-494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Reduction of Kinetic Theory Models Related to Finitely Extensible Dumbbells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
+                <w:t xml:space="preserve">A simple error indicator for meshfree methods based on natural neighbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Keunings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2006.01.007⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (21), pp.1301 - 1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007150v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive ROM approach for solving transfer equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Allery</w:t>
+                <w:t xml:space="preserve">On the Reduction of Kinetic Theory Models Related to Finitely Extensible Dumbbells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Keunings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134 (1-3), pp.136-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2006.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312311v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-NEM and model reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elías Cueto</w:t>
+                <w:t xml:space="preserve">An adaptive ROM approach for solving transfer equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Allery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n.a. (n.a.), pp.n.a</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020781v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The constrained natural element method (C-NEM) for treating thermal models involving moving interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Efficient `A Priori' Model Reduction for Boundary Element Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Hermanns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Ryckelynck</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Alarcón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2004.12.007⟩</w:t>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29, pp.796-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2005.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508705v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Dynamic Thermo-Elasto-Plasticity in large Transformations with Adaptive Refinement in the NEM. Application to Shear Banding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A priori hypereduction method : an adaptive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202 (1), pp.346-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2004.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508714v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient `A Priori' Model Reduction for Boundary Element Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Meshless Methods and Partition of Unity Finite Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natarajan Sukumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anandaraja Devan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (4), pp.409-427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020778v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori hypereduction method : an adaptive approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating Dynamic Thermo-Elasto-Plasticity in large Transformations with Adaptive Refinement in the NEM. Application to Shear Banding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021102v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meshless Methods and Partition of Unity Finite Elements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anandaraja Devan</w:t>
+                <w:t xml:space="preserve">The constrained natural element method (C-NEM) for treating thermal models involving moving interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (6), pp.559 - 569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2004.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020779v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical Cutting Model Discretisation. Eulerian or Lagrangian, Mesh or Meshless?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">α-NEM and model reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lorong</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elías Cueto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (6-7), pp.903-923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.14.903-923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ijfp.7.83-97⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00019240v1</w:t>
+                <w:t xml:space="preserve">hal-00020781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new extension of the natural element method for non-convex and discontinuous problems: the constrained natural element method (C-NEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 60 (8), pp.1451-1474. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.1016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation naturelle sur les domaines non convexes par l'utilisation du diagramme de Voronoï contraint</w:t>
+                <w:t xml:space="preserve">Thermomechanical Cutting Model Discretisation. Eulerian or Lagrangian, Mesh or Meshless?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel-Angel Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (1-2), pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ijfp.7.83-97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/reef.12.487-509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01513837v1</w:t>
+                <w:t xml:space="preserve">hal-00019240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du frottement outil-pièce pour la simulation de la coupe par la méthode des éléments finis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpolation naturelle sur les domaines non convexes par l'utilisation du diagramme de Voronoï contraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Meiller</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12 (4), pp.487-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.12.487-509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1296-2139(02)01172-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00021104v1</w:t>
+                <w:t xml:space="preserve">hal-01513837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction a priori de modèles thermomécaniques</w:t>
+                <w:t xml:space="preserve">Modélisation du frottement outil-pièce pour la simulation de la coupe par la méthode des éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Meiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (4), pp.323-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1296-2139(02)01172-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01487-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00021100v1</w:t>
+                <w:t xml:space="preserve">hal-00021104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Priori Model Reduction Method for Thermo-mechanical Simulations</w:t>
+                <w:t xml:space="preserve">Réduction a priori de modèles thermomécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ijfp.5.477-491⟩</w:t>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 330 (7), pp.499-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01487-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760221v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Priori Model Reduction Method for Thermo-mechanical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5 (2-3-4), pp.477-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ijfp.5.477-491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An efficient adaptive strategy to master the global quality of viscoplastic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 78 (1-3), pp.169-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0045-7949(00)00107-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9206,634 +9323,634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time numerical prediction of strain localization using dictionary-based ROM-nets for sitting-acquired deep tissue injury prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bethany Keenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reduced Order Models for the Biomechanics of Living Organs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.385-402, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-32-389967-3.00027-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles avancées dans les méthodes sans maillage basées sur les éléments naturels contraints pour la simulation des procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès Science. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthode des éléments finis: extensions et alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection Mécanique et Ingénierie des Matériaux, pp.21-68, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treating moving interfaces in thermal models with the C-NEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treating Moving Interfaces in Thermal Models with the C-NEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes in Computational Science and Engineering. Meshfree Methods for Partial Differential Equations II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meshfree Methods for Partial Differential Equations II. Lecture Notes in Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, pp.255-269, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-27099-X_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712339v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treating Moving Interfaces in Thermal Models with the C-NEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treating moving interfaces in thermal models with the C-NEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Griebel and Marc A. Schweitzer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meshfree Methods for Partial Differential Equations II. Lecture Notes in Computational Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes in Computational Science and Engineering. Meshfree Methods for Partial Differential Equations II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag, pp.1, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633392v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the a priori Model Reduction: Overview and Recent Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meshfree Methods for Partial Differential Equations II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, 2005, Lecture Notes in Computational Science and Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF02905932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9843,78 +9960,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode spectrale de représentation et d'appariement de nœuds de deux maillages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Remacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9929,420 +10046,420 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient hyper-reduced order modelling of mixed contact problems defined on non-matching grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS 2024 - 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04996597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Robust Framework for Cross-Modality Medical Image Segmentation applied to Vision Transformers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Bastico</w:t>
+                <w:t xml:space="preserve">Macroscopic thermomechanical modeling of DED additive manufacturing: coupling Inherent strain rate method and POD-Galerkin-based model reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Keumo Tematio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Workshops (ICCVW) 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sim-Am 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Munich (Allemagne), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309111v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic thermomechanical modeling of DED additive manufacturing: coupling Inherent strain rate method and POD-Galerkin-based model reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bellet</w:t>
+                <w:t xml:space="preserve">A Simple and Robust Framework for Cross-Modality Medical Image Segmentation applied to Vision Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bastico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Corté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sim-Am 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision Workshops (ICCVW) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.4128-4138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500386v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error analysis of the Hybrid Hyper-Reduction method for frictionless contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10357,73 +10474,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCCM 2023 - 7th International conference on computational contact mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS (Thematic conference), Jul 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical modeling of the Directed Energy Deposition (DED) additive manufacturing process: coupling the Inherent strain rate and POD-based model reduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Keumo Tematio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10465,7352 +10582,7352 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jumeaux numériques et réduction de modèle d'éprouvettes de fatigue en superalliage monocristallin base Nickel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
+                <w:t xml:space="preserve">Hyper-réduction d'ordre de modèle pour la mécanique du contact traité par multiplicateurs de Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+              <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717630v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-réduction d'ordre de modèle pour la mécanique du contact traité par multiplicateurs de Lagrange</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jules Fauque</w:t>
+                <w:t xml:space="preserve">Jumeaux numériques et réduction de modèle d'éprouvettes de fatigue en superalliage monocristallin base Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Aublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Remacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718086v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Convolutional Generative Adversarial Networks Applied to 2D Incompressible and Unsteady Fluid Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrine Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtual, United States. pp.264-276, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-52246-9_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de la nocivité des défauts dans les soudures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2019, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de la nocivité des défauts dans les soudures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AUSSOIS-2018 Matériaux numériques : Microstructures et comportements thermomécaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MECAMAT, Jan 2018, Aussois, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle hyper-réduit directionnel pour la prévision simplifiée des contraintes résiduelles de soudage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Dinh-Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Hendili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Abbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement et calibration d'un modèle mécanique simplifié pour un sable artificiellement cimenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hilth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la nocivité des défauts dans les soudures et les pièces obtenues par fabrication additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MECAMAT Fatigue des Structures et des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Aussois, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de décomposition tensorielle pour la calibration de lois de comportement en sciences des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of P.O.D. and D.E.P.O.D. model reduction methods to semi-thick sheet metal forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale du comportement mécanique d’un réfractaire électrofondu à très haute teneur en zircone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boussuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMCPA, Mar 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model order reduction applied to metal forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadi El Haddad</w:t>
+                <w:t xml:space="preserve">Modelling and prediction of deformation during sintering of a metal foam based SOFC (EVOLVE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fourment</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOFC-XIV: Anodes 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/06801.2971ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515068v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and prediction of deformation during sintering of a metal foam based SOFC (EVOLVE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Masson</w:t>
+                <w:t xml:space="preserve">Sur la sensibilité paramétrique de l'Hyper-réduction en Dynamique des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Daim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFC-XIV: Anodes 2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199451v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la sensibilité paramétrique de l'Hyper-réduction en Dynamique des structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatima Daim</w:t>
+                <w:t xml:space="preserve">Model order reduction applied to metal forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fourment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France. 4 p</w:t>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517285v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of P and C intergranular segregation during manufacturing and ageing on the fracture toughness of nuclear pressure vessel steels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Roch</w:t>
+                <w:t xml:space="preserve">Micro-mechanical characterization of lead-free solder joints in power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European conference on fracture (ECF 20)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE Intersociety Conference on Thermal and Thermomechanical Phenomena in Electronic Systems (ITherm)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Orlando, United States. pp.107-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITHERM.2014.6892271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01053644v1</w:t>
+                <w:t xml:space="preserve">hal-01075126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-mechanical characterization of lead-free solder joints in power electronics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Bienvenu</w:t>
+                <w:t xml:space="preserve">Influence of P and C intergranular segregation during manufacturing and ageing on the fracture toughness of nuclear pressure vessel steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Intersociety Conference on Thermal and Thermomechanical Phenomena in Electronic Systems (ITherm)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th European conference on fracture (ECF 20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. pp.655-660, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITHERM.2014.6892271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01075126v1</w:t>
+                <w:t xml:space="preserve">hal-01053644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preprocessing of temperature measurement by IR techniques using POD truncated basis for heat source estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIRT 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21611/qirt.2014.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation de la méthode d'Hyper-Réduction de modèle dans Code Aster et analyses paramétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Anh Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une méthode FE2-APHR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Kruch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation d'erreur d'hyper-réduction de problèmes élastoviscoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique, CFM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional hyper-reduction of large mechanical models involving internal variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 - 11th Biennial conference on engineering systems design and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z-set/ZeBuLoN : une suite logicielle pour la mécanique des matériaux et le calcul de structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Foerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désynchronisation partielle de la méthode APHR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of Beremin model to bi-modal brittle failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès Français de Mécanique, CFM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brasures composites architecturés sans plomb pour les modules électroniques de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Kaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Idrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00570543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural rules for the assembly of miniature laminated two phase components by hot pressing and by roll bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Kaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LÖT 2010 - 9th International Conference on Brazing, High Temperature Brazing and Diffusion Bonding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aachen, Germany. pp.140-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrat architecturé pour une gestion thermique efficace dans les modules électroniques de puissance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Bienvenu</w:t>
+                <w:t xml:space="preserve">Anisotropic constitutive model and FE simulation of the sintering process of slip cast traditional porcelain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Sarbandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boussuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 10th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Pohang, South Korea. pp.689-696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3457622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00570547v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic constitutive model and FE simulation of the sintering process of slip cast traditional porcelain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Boussuge</w:t>
+                <w:t xml:space="preserve">Substrat architecturé pour une gestion thermique efficace dans les modules électroniques de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Idrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523265v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation algorithmique par réduction de modèle et maîtrise des événements recurrents inhérents aux problèmes d'optimisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyper reduction of finite strain elasto-plastic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands. pp.567-571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0424-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391194v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper reduction of finite strain elasto-plastic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation algorithmique par réduction de modèle et maîtrise des événements recurrents inhérents aux problèmes d'optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Giens, France. pp.117-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523240v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of deviations origins in a heat treatment process using Proper Orthogonal Decomposition (POD) basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoverberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Garcia-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1055-1058, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-008-0200-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Modelling Simulation of Complex Fluid Flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+                <w:t xml:space="preserve">On a A Priori Reduction Method for Solving Transfer Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Allery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eccomas Thematic Conference on Computational Methods Coupled Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ibiza, Spain. pp.1-4</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289735v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation of gears distortions caused by heat treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vanoverberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Garcia-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Esaform conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp. 1221-1226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a A Priori Reduction Method for Solving Transfer Equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Allery</w:t>
+                <w:t xml:space="preserve">Reduced Modelling Simulation of Complex Fluid Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Eccomas Thematic Conference on Computational Methods Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ibiza, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312612v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Macro Approach for Mechanical Problems Involving Microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th. ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Saragosse, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation of gears distortions caused by heat treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoverberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Garcia-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Zaragona, Spain. pp.1221-1226, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2729681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alleviating Mesh Constraints: Meshless Simulations and Related Topics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Model Reduction for Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Challenges in Computational Mechanics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Cachan, France</w:t>
+              <w:t xml:space="preserve">6th WSEAS International Conference on Simulation, Modelling and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020911v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00100301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Model Reduction for Sensitivity Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alleviating Mesh Constraints: Meshless Simulations and Related Topics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th WSEAS International Conference on Simulation, Modelling and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">New Challenges in Computational Mechanics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00100301v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Fully Coupled Two Scale Modelling for Mechanical Problems Involving Microstructures: the 95/5 Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Missoum-Benziane</w:t>
+                <w:t xml:space="preserve">The Natural Element Mehod for Simulating Evolving Discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Computational Mechanics (WCCM-VII)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Discretization Methods for Evolving Discontinuities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union on Theoretical and Applied Mechanics (IUTAM), 2006, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01007785v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématiques Multiphysiques - Multiéchelles – Multimodèles Rencontrées dans la Simulation des Procédés (Polymères et Métaux)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">A New Fully Coupled Two Scale Modelling for Mechanical Problems Involving Microstructures: the 95/5 Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Missoum-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique CSMA sur la Modélisation et Simulation Numérique Multi-physiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th World Congress on Computational Mechanics (WCCM-VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2006.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081005v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Natural Element Mehod for Simulating Evolving Discontinuities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Problématiques Multiphysiques - Multiéchelles – Multimodèles Rencontrées dans la Simulation des Procédés (Polymères et Métaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elías Cueto</w:t>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Discretization Methods for Evolving Discontinuities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union on Theoretical and Applied Mechanics (IUTAM), 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée thématique CSMA sur la Modélisation et Simulation Numérique Multi-physiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Ecole Centrale de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020913v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Natural Element Methods and Model Reduction Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an Efficient Numerical Simulation in Molecular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elías Cueto</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Meshless Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">International Rheology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Les Gets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020894v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Efficient Numerical Simulation in Molecular Dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperréduction a priori en dynamique non-linéaire à large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Rheology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Les Gets, France</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020982v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperréduction a priori en dynamique non-linéaire à large bande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model Reduction for Complex Fluids Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Keunings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">2nd Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813013v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Efficiency in Complex Flow Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">A Priori Model Reduction Method for Dynamical Problems Involving Impact and Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Laso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Societies 2005 Conference - EUROMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">8th. ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020987v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appariement sans maître ni esclave</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gérardot</w:t>
+                <w:t xml:space="preserve">Improving Efficiency in Complex Flow Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coffignal</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Laso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calculs des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">European Materials Societies 2005 Conference - EUROMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021116v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles macroscopiques sans maillage à motifs microscopiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel Missoum Benziane</w:t>
+                <w:t xml:space="preserve">Appariement sans maître ni esclave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gérardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">7e colloque national en calculs des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020959v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Reduction for Complex Fluids Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Modèles macroscopiques sans maillage à motifs microscopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Keunings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020873v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Priori Model Reduction Method for Dynamical Problems Involving Impact and Vibrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an Integrated NEM-Model Reduction Lagrangian Strategy in Fluid-Structure Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doblaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th. ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">Réunion CNRS-SPI GDR 2902</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nice, France. pp 39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020867v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Integrated NEM-Model Reduction Lagrangian Strategy in Fluid-Structure Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deterministic particle approach of Multi Bead-Spring polymer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elías Cueto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Doblaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion CNRS-SPI GDR 2902</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.481-494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020963v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic particle approach of Multi Bead-Spring polymer models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Mesh-Free Shear Bands Simulation with Strain Softening Using a Natural Neighbor Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00098290v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh-Free Shear Bands Simulation with Strain Softening Using a Natural Neighbor Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles avancées dans la méthode des éléments naturels pour la simulation des procédés de mise en forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020864v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles avancées dans la méthode des éléments naturels pour la simulation des procédés de mise en forme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling Natural Element Methods and Model Reduction Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Thematic Conference on Meshless Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020958v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Capabilities of the C-NEM Meshfree Method in Forming Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Efficient « A Priori » Model Reduction for Boundary Element Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Hermanns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Alarcón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th. ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Trodheim, Sweden</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, Trondheim, Sweden. pp.796-801, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2005.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020846v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations in shear band propagation using a natural neighbor meshfree approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th. ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient « A Priori » Model Reduction for Boundary Element Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3D C-NEM Mesh-Free Approach for Cutting Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrique Alarcón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th. ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Trondheim, Sweden. pp.796-801, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, Trondheim, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020850v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D C-NEM Mesh-Free Approach for Cutting Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des Ecoulements Turbulents par Systèmes Dynamiques d'Ordre Réduit. Application aux Problèmes d'Interaction Fluide/Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th. ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Trondheim, Sweden</w:t>
+              <w:t xml:space="preserve">Journée Interaction Fluide/Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020847v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des Ecoulements Turbulents par Systèmes Dynamiques d'Ordre Réduit. Application aux Problèmes d'Interaction Fluide/Structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">NEM and Model Reduction: Two New and Powerful Numerical Techniques for Simulating Complex Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doblaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Interaction Fluide/Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Chester, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020995v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEM and Model Reduction: Two New and Powerful Numerical Techniques for Simulating Complex Flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">New Capabilities of the C-NEM Meshfree Method in Forming Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Doblaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Chester, Netherlands</w:t>
+              <w:t xml:space="preserve">7th. ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Trodheim, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020858v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Extension of the Natural Element Method for Non-Convex and Discontinuous Domains: the Constrained Natural Element Method (C-NEM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Natural Element Method in Metal Forming Simulations Involving Large Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Salerno, Italy. pp.627-630</w:t>
+              <w:t xml:space="preserve">First International Conference on Finite Element for Process Analysis, Design and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Luxemburg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021111v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in the meshless natural element method for metal forming simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The C-NEM for Dicontinuous Natural Element Galerkin Interpolation and Moving Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Finite Element for process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Luxembourg, Luxembourg. pp.1</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Meshfree Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712336v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de modèles par sélection a priori des événements significatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion d'une discontinuité fixe ou mobile par la méthode des éléments naturels contraintes (C-NEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ième colloque national en calculs des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Giens, France</w:t>
+              <w:t xml:space="preserve">Journée CSMA : Nouvelles tendances dans les calculs par éléments finis, rôle du maillage et partition de l'unité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021115v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C-NEM for Dicontinuous Natural Element Galerkin Interpolation and Moving Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent developments in the meshless natural element method for metal forming simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Meshfree Methods for Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">1st International Conference on Finite Element for process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Luxembourg, Luxembourg. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020812v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion d'une discontinuité fixe ou mobile par la méthode des éléments naturels contraintes (C-NEM)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduction de modèles par sélection a priori des événements significatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CSMA : Nouvelles tendances dans les calculs par éléments finis, rôle du maillage et partition de l'unité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nantes, France</w:t>
+              <w:t xml:space="preserve">6ième colloque national en calculs des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021225v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Natural Element Method in Metal Forming Simulations Involving Large Strains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A priori model reduction method by selecting the significant events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Finite Element for Process Analysis, Design and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Luxemburg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Fourth ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021227v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori model reduction method by selecting the significant events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Extension of the Natural Element Method for Non-Convex and Discontinuous Domains: the Constrained Natural Element Method (C-NEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth ESAFORM conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Salerno, Italy</w:t>
+              <w:t xml:space="preserve">6th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Salerno, Italy. pp.627-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021207v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical cutting model discretisation: Eulerian or Lagrangian, mesh or meshless?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Krakow, Poland. pp.568-570, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ijfp.7.83-97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History-dependent Material and the Natural Element Meshless Method. Study of Two Approaches in Finite Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Krakow, Poland. pp. 579-582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori model reduction method for thermo-mechanical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Materials Processing Defects (MPD4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Cachan, France. pp.477-491, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ijfp.5.477-491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17820,147 +17937,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau composite multicouche utilisé pour la fabrication de substrats de modules électroniques et procédé de fabrication correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Kaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-Eric Bruzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 2 951 020. 2009, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17970,387 +18087,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèle pour une mécanique partielle des champs lointains (Aussois 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Metrics and Diffusion Architecture for 3D Point Cloud Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bastico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Corté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DV 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Vancouver, Canada. arXiv, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LmPT: Conditional Point Transformer for Anatomical Landmark Detection on 3D Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bastico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Onghena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 IEEE 23rd International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Londres, United Kingdom. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coupled Laplacian Eigenmaps for Locally-Aware 3D Rigid Point Cloud Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bastico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Corté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computer Vision and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Seattle, France. arXiv; IEEE, pp.3447-3458, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CVPR52733.2024.00331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18360,233 +18602,233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Hyper-Reduction of contact problems treated by Lagrange multipliers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon LE BERRE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MORE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Berlin, Germany. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04911611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Hyper-Reduction of contact problems treated by Lagrange multipliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Reduction and Surrogate Modeling (MORE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId451"/>
+      <w:footerReference w:type="default" r:id="rId458"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18654,51 +18896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6433E0E4"/>
+    <w:nsid w:val="9CDDED01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18885,51 +19127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-ryckelynck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3268-4892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057601917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Akkari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52764-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05229470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belamri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Keumo Tematio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mesbah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118210" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boukraichi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106973" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daniel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambaudon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00868-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Berre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ramiere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fauque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10091495" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-022-00215-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aublet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.971816" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ketata" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111120" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Launay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacourt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mondon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6905" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7100334" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George El Haber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Larcher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077723" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417140v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13362-021-00114-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Launay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.10.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100343" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380106v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P C Bertoldo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-721240/v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282359v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca26010017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Farooq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02075-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pereira &#193;lvarez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182263" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891328v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Rancourt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hammadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin El-Bakkali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126359" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00153-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goessel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.51" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rancourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6320" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Olivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cortial" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24010017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6187" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357015v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.10.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513094v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hilth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Menet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24010018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01955929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim M. Barhli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3791543" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Fritzen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haasdonk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;ps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca23010008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853252v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5798" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633909v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5554" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hor&#225;k" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1371-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714011004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617365v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2017068" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337867v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum Benziane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0068-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305736v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.11.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quilici" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-015-0244-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178213v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9858-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237733v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jules" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0027-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254706v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359128v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kaabi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284713Y.0000000412" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pierre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-013-2662-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790175v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Miled" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.11.017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751907v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andrieu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2011.10.019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX71TW7D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2011.10.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB96QPHD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655821v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.03.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59RXMPHG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732410v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Petroni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussuge" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.06.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541925v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1286" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN73DXXD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585356v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cartel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.11.034" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD50WZ7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585095v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.01.065" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRQS842C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Musienko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.365-388" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461492v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.12.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542499v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Sarbandi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9055-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SB6H9RZF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359157v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2406" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-876R7CTG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.10.013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3R1CP9G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffignal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.04.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007164v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02905932" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006737v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.481-494" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.01.007" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312311v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020781v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.903-923" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508705v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.12.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508714v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020778v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Hermanns" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alarc&#243;n" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2005.04.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021102v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2004.07.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020779v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Sukumar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolbow" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anandaraja Devan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019240v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.7.83-97" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508695v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A2ABB2B36663CBD3C6CAECDD312ADAECBC3ACB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513837v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.12.487-509" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021104v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Meiller" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(02)01172-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021100v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01487-0" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760221v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.5.477-491" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760220v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(00)00107-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375507v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Keenan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laporte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00027-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080964v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712339v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633392v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27099-X_14" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633395v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610973v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Ferhat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Remacha" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996597v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04309111v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bastico" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00446" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500386v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088245v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500429v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717630v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718086v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171661v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Perrin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52246-9_18" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412756v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678669v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815780v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dinh-Trong" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hendili" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Abbas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815751v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678663v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Figliuzzi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815772v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01443554v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Haddad" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847623v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouraud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515068v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199451v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2971ecst" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517285v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Daim" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01053644v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.108" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075126v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bisson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2014.6892271" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057288v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.116" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868452v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Ta" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00856227v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Peyre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kruch" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941305v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732247v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592920v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Garaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Foerch" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592880v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Courtier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684693v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570543v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idrac" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Font" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800793v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570547v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523265v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457622" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391194v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523240v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0424-x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391672v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoverberghe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Garcia-Aranda" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0200-3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289735v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Mokdad" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199088v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanoverberghe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Aranda" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chastel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312612v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289790v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Missoum-Benziane" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522096v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729681" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020911v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yonnet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100301v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007785v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081005v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020913v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020894v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020982v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813013v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020987v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Laso" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021116v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;rardot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020959v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020873v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020867v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020963v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doblar&#233;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098290v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020864v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020958v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020846v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yonnet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712335v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020850v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020847v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020995v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdouni" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020858v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021111v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712336v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021115v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020812v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021225v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021227v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021207v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019286v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Martinez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021109v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021108v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595898v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Eric Bruzek" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706471v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485087v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04809804v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.00331" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911611v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon LE BERRE" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088319v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Berre" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rami&#232;re" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-ryckelynck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3268-4892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057601917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Akkari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52764-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Ferhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Remacha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-025-02243-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Keumo Tematio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mesbah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118210" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05229470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belamri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114599" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191834v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boukraichi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106973" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Berre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ramiere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fauque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10091495" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambaudon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00868-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daniel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-022-00215-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aublet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.971816" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ketata" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111120" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Launay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mondon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6905" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7100334" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George El Haber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Larcher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077723" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282359v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca26010017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359208v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Farooq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02075-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380106v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P C Bertoldo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-721240/v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Launay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.10.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345602v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pereira &#193;lvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182263" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Rancourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hammadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin El-Bakkali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126359" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417140v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13362-021-00114-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00153-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goessel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.51" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rancourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6320" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6187" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513085v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Olivier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cortial" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24010017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513094v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hilth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Menet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24010018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.10.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Fritzen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haasdonk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;ps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca23010008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853252v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5798" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01955929v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim M. Barhli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3791543" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5554" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hor&#225;k" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1371-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714011004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617365v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2017068" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305736v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.11.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295849v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quilici" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-015-0244-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337867v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum Benziane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0068-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237733v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jules" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0027-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254706v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178213v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9858-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955777v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kaabi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pierre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-013-2662-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevond" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284713Y.0000000412" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Miled" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.11.017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751907v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andrieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pineau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2011.10.019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX71TW7D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751911v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2011.10.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB96QPHD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655821v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.03.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59RXMPHG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732410v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Petroni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussuge" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.06.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585095v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.01.065" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRQS842C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cartel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.11.034" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD50WZ7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1286" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN73DXXD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523243v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Musienko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.365-388" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461492v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.12.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Sarbandi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9055-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SB6H9RZF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359157v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2406" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-876R7CTG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004911v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.10.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3R1CP9G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007164v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02905932" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.481-494" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004942v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffignal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.04.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.01.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312311v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Hermanns" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alarc&#243;n" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2005.04.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021102v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2004.07.015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020779v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Sukumar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolbow" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anandaraja Devan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508714v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508705v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.12.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020781v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.903-923" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508695v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A2ABB2B36663CBD3C6CAECDD312ADAECBC3ACB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019240v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.7.83-97" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513837v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.12.487-509" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021104v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Meiller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(02)01172-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021100v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01487-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760221v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.5.477-491" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760220v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(00)00107-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Keenan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laporte" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00027-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080964v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633392v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27099-X_14" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712339v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633395v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610973v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Remacha" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996597v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500386v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04309111v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bastico" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00446" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500429v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718086v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717630v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171661v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Perrin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52246-9_18" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412756v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678669v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815780v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dinh-Trong" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hendili" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Abbas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678663v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Figliuzzi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01443554v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Haddad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouraud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199451v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2971ecst" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517285v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Daim" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515068v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075126v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bisson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2014.6892271" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01053644v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.108" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057288v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.116" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868452v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Ta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00856227v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Peyre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kruch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941305v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732247v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592920v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Garaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Foerch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592880v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Courtier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684693v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570543v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idrac" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Font" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800793v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523265v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457622" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570547v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523240v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0424-x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391194v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391672v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoverberghe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Garcia-Aranda" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0200-3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312612v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199088v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanoverberghe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Aranda" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chastel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289735v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Mokdad" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289790v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Missoum-Benziane" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522096v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729681" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100301v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020911v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yonnet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020913v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007785v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020982v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammar" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813013v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020873v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020867v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020987v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Laso" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021116v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;rardot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020959v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020963v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doblar&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098290v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020864v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020958v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020894v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020850v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712335v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020995v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdouni" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020858v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020846v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yonnet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021227v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020812v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021225v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712336v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021115v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021207v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021111v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019286v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Martinez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021109v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021108v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595898v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Eric Bruzek" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706471v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485087v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560098v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Onghena" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04809804v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.00331" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911611v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon LE BERRE" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088319v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Berre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rami&#232;re" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>