--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -928,261 +928,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification in a mechanical submodel driven by a Wasserstein-GAN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Casenave</w:t>
+                <w:t xml:space="preserve">Condition number and clustering-based efficiency improvement of reduced-order solvers for contact problems using Lagrange multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.139⟩</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math10091495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853628v1</w:t>
+                <w:t xml:space="preserve">cea-03714373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition number and clustering-based efficiency improvement of reduced-order solvers for contact problems using Lagrange multipliers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jules Fauque</w:t>
+                <w:t xml:space="preserve">Uncertainty quantification in a mechanical submodel driven by a Wasserstein-GAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boukraichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (9), pp.1495. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (20), pp.469-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/math10091495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03714373v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Fatigue Testing Under Thermal Gradient and Manufacturing Variabilities in Nickel-Based Superalloy Parts with Air-Cooling Holes</w:t>
               </w:r>
@@ -2422,391 +2422,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Augmentation and Feature Selection for Automatic Model Recommendation in Computational Physics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nissrine Akkari</w:t>
+                <w:t xml:space="preserve">A modular U-Net for automated segmentation of X-ray tomography images in composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João P C Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mca26010017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.761229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-721240/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282359v1</w:t>
+                <w:t xml:space="preserve">hal-03380106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pruning algorithm preserving modeling capabilities for polycrystalline data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harris Farooq</w:t>
+                <w:t xml:space="preserve">Data Augmentation and Feature Selection for Automatic Model Recommendation in Computational Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aldo Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-021-02075-5⟩</w:t>
+              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mca26010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359208v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular U-Net for automated segmentation of X-ray tomography images in composite materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pruning algorithm preserving modeling capabilities for polycrystalline data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harris Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João P C Bertoldo</w:t>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
+                <w:t xml:space="preserve">Aldo Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.761229. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-721240/v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-021-02075-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380106v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper-reduced arc-length algorithm for stability analysis in elastoplasticity</w:t>
               </w:r>
@@ -3078,51 +3078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chocs - Revue scientifique et technique de la Direction des applications militaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Matériaux et procédés : un savoir-faire spécifique, 51, pp.61-69</w:t>
@@ -3619,51 +3619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3951,248 +3951,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Pruning of Tomographic Data for the Calibration of Strain Localization Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Hilth</w:t>
+                <w:t xml:space="preserve">Crystal plasticity modeling of the cyclic behavior of polycrystalline aggregates under non-symmetric uniaxial loading: Global and local analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harris Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Menet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mca24010018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2019.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513094v1</w:t>
+                <w:t xml:space="preserve">hal-02357015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal plasticity modeling of the cyclic behavior of polycrystalline aggregates under non-symmetric uniaxial loading: Global and local analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">Data Pruning of Tomographic Data for the Calibration of Strain Localization Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hilth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Menet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (1), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2019.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mca24010018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357015v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithmic comparison of the Hyper-Reduction and the Discrete Empirical Interpolation Method for a nonlinear thermal problem</w:t>
               </w:r>
@@ -4295,51 +4295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid hyper-reduced modeling for contact mechanics problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4646,51 +4646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Horák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59 (5), pp.753-778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4724,51 +4724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation modeling of a resin bonded sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hilth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5339,64 +5339,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le calcul intensif au service de la mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6400,354 +6400,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori reduction method for solving the two-dimensional Burgers' equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust adaptive model reduction method for damage simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Allery</w:t>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Verdon</w:t>
+                <w:t xml:space="preserve">Sophie Cartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.1597-1605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.11.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2011.01.065⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585095v1</w:t>
+                <w:t xml:space="preserve">hal-00585356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust adaptive model reduction method for damage simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A priori reduction method for solving the two-dimensional Burgers' equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Allery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cartel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besson</w:t>
+                <w:t xml:space="preserve">N. Verdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50, pp.1597-1605. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 217, pp.6671-6679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2010.11.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2011.01.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585356v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-order modelling for solving linear and non-linear equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Allery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Beghein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6819,77 +6819,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward «green» mechanical simulations in materials science : hyper-reduction of a polycrystal plasticity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Musienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (4), pp.365-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6936,51 +6936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level A Priori Hyper-Reduction of mechanical models involving internal variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 199, pp.1134-1142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7027,51 +7027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truncated integration for simultaneous simulation of sintering using a separated representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Sarbandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7233,51 +7233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fully coupled two-scales modelling for mechanical problems involving microstructure: The 95/5 technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7830,77 +7830,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive ROM approach for solving transfer equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Allery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n.a. (n.a.), pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7919,455 +7919,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient `A Priori' Model Reduction for Boundary Element Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating Dynamic Thermo-Elasto-Plasticity in large Transformations with Adaptive Refinement in the NEM. Application to Shear Banding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrique Alarcón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020778v1</w:t>
+                <w:t xml:space="preserve">hal-01508714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori hypereduction method : an adaptive approach</w:t>
+                <w:t xml:space="preserve">An Efficient `A Priori' Model Reduction for Boundary Element Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Hermanns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Alarcón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2004.07.015⟩</w:t>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29, pp.796-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2005.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021102v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meshless Methods and Partition of Unity Finite Elements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A priori hypereduction method : an adaptive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202 (1), pp.346-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2004.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020779v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Dynamic Thermo-Elasto-Plasticity in large Transformations with Adaptive Refinement in the NEM. Application to Shear Banding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meshless Methods and Partition of Unity Finite Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natarajan Sukumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anandaraja Devan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 8</w:t>
+              <w:t xml:space="preserve">, 2005, 8 (4), pp.409-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508714v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The constrained natural element method (C-NEM) for treating thermal models involving moving interfaces</w:t>
               </w:r>
@@ -10082,64 +10082,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient hyper-reduced order modelling of mixed contact problems defined on non-matching grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10171,295 +10171,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04996597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic thermomechanical modeling of DED additive manufacturing: coupling Inherent strain rate method and POD-Galerkin-based model reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bellet</w:t>
+                <w:t xml:space="preserve">A Simple and Robust Framework for Cross-Modality Medical Image Segmentation applied to Vision Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bastico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Corté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sim-Am 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision Workshops (ICCVW) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.4128-4138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500386v1</w:t>
+                <w:t xml:space="preserve">hal-04309111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Robust Framework for Cross-Modality Medical Image Segmentation applied to Vision Transformers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Bastico</w:t>
+                <w:t xml:space="preserve">Macroscopic thermomechanical modeling of DED additive manufacturing: coupling Inherent strain rate method and POD-Galerkin-based model reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Keumo Tematio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Workshops (ICCVW) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sim-Am 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Munich (Allemagne), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04309111v1</w:t>
+                <w:t xml:space="preserve">hal-04500386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error analysis of the Hybrid Hyper-Reduction method for frictionless contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10618,77 +10618,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper-réduction d'ordre de modèle pour la mécanique du contact traité par multiplicateurs de Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10981,51 +10981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de la nocivité des défauts dans les soudures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11106,51 +11106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de la nocivité des défauts dans les soudures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11326,51 +11326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissement et calibration d'un modèle mécanique simplifié pour un sable artificiellement cimenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hilth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11434,51 +11434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12929,51 +12929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z-set/ZeBuLoN : une suite logicielle pour la mécanique des matériaux et le calcul de structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13467,442 +13467,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic constitutive model and FE simulation of the sintering process of slip cast traditional porcelain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Boussuge</w:t>
+                <w:t xml:space="preserve">Substrat architecturé pour une gestion thermique efficace dans les modules électroniques de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Kaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Idrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523265v1</w:t>
+                <w:t xml:space="preserve">hal-00570547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrat architecturé pour une gestion thermique efficace dans les modules électroniques de puissance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Bienvenu</w:t>
+                <w:t xml:space="preserve">Anisotropic constitutive model and FE simulation of the sintering process of slip cast traditional porcelain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Sarbandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boussuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 10th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Pohang, South Korea. pp.689-696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3457622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00570547v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper reduction of finite strain elasto-plastic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation algorithmique par réduction de modèle et maîtrise des événements recurrents inhérents aux problèmes d'optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Giens, France. pp.117-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523240v1</w:t>
+                <w:t xml:space="preserve">hal-01391194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation algorithmique par réduction de modèle et maîtrise des événements recurrents inhérents aux problèmes d'optimisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyper reduction of finite strain elasto-plastic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands. pp.567-571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0424-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391194v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of deviations origins in a heat treatment process using Proper Orthogonal Decomposition (POD) basis</w:t>
               </w:r>
@@ -13999,243 +13999,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a A Priori Reduction Method for Solving Transfer Equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Allery</w:t>
+                <w:t xml:space="preserve">Anticipation of gears distortions caused by heat treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vanoverberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garcia-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">11th Esaform conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp. 1221-1226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312612v1</w:t>
+                <w:t xml:space="preserve">hal-00199088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipation of gears distortions caused by heat treatments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Garcia-Aranda</w:t>
+                <w:t xml:space="preserve">On a A Priori Reduction Method for Solving Transfer Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Allery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Chastel</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Esaform conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp. 1221-1226</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199088v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Modelling Simulation of Complex Fluid Flows</w:t>
               </w:r>
@@ -14738,372 +14738,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Natural Element Mehod for Simulating Evolving Discontinuities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Fully Coupled Two Scale Modelling for Mechanical Problems Involving Microstructures: the 95/5 Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Missoum-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Discretization Methods for Evolving Discontinuities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th World Congress on Computational Mechanics (WCCM-VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2006.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020913v1</w:t>
+                <w:t xml:space="preserve">hal-01007785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Fully Coupled Two Scale Modelling for Mechanical Problems Involving Microstructures: the 95/5 Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Missoum-Benziane</w:t>
+                <w:t xml:space="preserve">Problématiques Multiphysiques - Multiéchelles – Multimodèles Rencontrées dans la Simulation des Procédés (Polymères et Métaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Computational Mechanics (WCCM-VII)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée thématique CSMA sur la Modélisation et Simulation Numérique Multi-physiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Ecole Centrale de Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007785v1</w:t>
+                <w:t xml:space="preserve">hal-00081005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématiques Multiphysiques - Multiéchelles – Multimodèles Rencontrées dans la Simulation des Procédés (Polymères et Métaux)</w:t>
+                <w:t xml:space="preserve">The Natural Element Mehod for Simulating Evolving Discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías Cueto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique CSMA sur la Modélisation et Simulation Numérique Multi-physiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Ecole Centrale de Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium on Discretization Methods for Evolving Discontinuities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union on Theoretical and Applied Mechanics (IUTAM), 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081005v1</w:t>
+                <w:t xml:space="preserve">hal-00020913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Efficient Numerical Simulation in Molecular Dynamics</w:t>
               </w:r>
@@ -15260,515 +15260,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Reduction for Complex Fluids Simulation</w:t>
+                <w:t xml:space="preserve">Improving Efficiency in Complex Flow Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Keunings</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Laso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Materials Societies 2005 Conference - EUROMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020873v1</w:t>
+                <w:t xml:space="preserve">hal-00020987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Priori Model Reduction Method for Dynamical Problems Involving Impact and Vibrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appariement sans maître ni esclave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gérardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th. ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">7e colloque national en calculs des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020867v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Efficiency in Complex Flow Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles macroscopiques sans maillage à motifs microscopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Laso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Societies 2005 Conference - EUROMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020987v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appariement sans maître ni esclave</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Priori Model Reduction Method for Dynamical Problems Involving Impact and Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coffignal</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calculs des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">8th. ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021116v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles macroscopiques sans maillage à motifs microscopiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel Missoum Benziane</w:t>
+                <w:t xml:space="preserve">Model Reduction for Complex Fluids Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Keunings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">2nd Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020959v1</w:t>
+                <w:t xml:space="preserve">hal-00020873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Integrated NEM-Model Reduction Lagrangian Strategy in Fluid-Structure Interaction</w:t>
               </w:r>
@@ -15869,239 +15869,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic particle approach of Multi Bead-Spring polymer models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
+                <w:t xml:space="preserve">Mesh-Free Shear Bands Simulation with Strain Softening Using a Natural Neighbor Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098290v1</w:t>
+                <w:t xml:space="preserve">hal-00020864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh-Free Shear Bands Simulation with Strain Softening Using a Natural Neighbor Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lorong</w:t>
+                <w:t xml:space="preserve">Deterministic particle approach of Multi Bead-Spring polymer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.481-494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020864v1</w:t>
+                <w:t xml:space="preserve">hal-00098290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles avancées dans la méthode des éléments naturels pour la simulation des procédés de mise en forme</w:t>
               </w:r>
@@ -16303,100 +16303,100 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient « A Priori » Model Reduction for Boundary Element Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Hermanns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Alarcón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th. ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Trondheim, Sweden. pp.796-801, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enganabound.2005.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020850v1</w:t>
@@ -16928,51 +16928,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Natural Element Method in Metal Forming Simulations Involving Large Strains</w:t>
+                <w:t xml:space="preserve">The C-NEM for Dicontinuous Natural Element Galerkin Interpolation and Moving Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
@@ -16990,97 +16990,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Finite Element for Process Analysis, Design and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Luxemburg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Second International Workshop on Meshfree Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021227v1</w:t>
+                <w:t xml:space="preserve">hal-00020812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C-NEM for Dicontinuous Natural Element Galerkin Interpolation and Moving Interfaces</w:t>
+                <w:t xml:space="preserve">Gestion d'une discontinuité fixe ou mobile par la méthode des éléments naturels contraintes (C-NEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
@@ -17098,358 +17098,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Meshfree Methods for Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Journée CSMA : Nouvelles tendances dans les calculs par éléments finis, rôle du maillage et partition de l'unité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020812v1</w:t>
+                <w:t xml:space="preserve">hal-00021225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion d'une discontinuité fixe ou mobile par la méthode des éléments naturels contraintes (C-NEM)</w:t>
+                <w:t xml:space="preserve">Recent developments in the meshless natural element method for metal forming simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lorong</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CSMA : Nouvelles tendances dans les calculs par éléments finis, rôle du maillage et partition de l'unité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nantes, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Finite Element for process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Luxembourg, Luxembourg. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021225v1</w:t>
+                <w:t xml:space="preserve">hal-00712336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in the meshless natural element method for metal forming simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduction de modèles par sélection a priori des événements significatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Finite Element for process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Luxembourg, Luxembourg. pp.1</w:t>
+              <w:t xml:space="preserve">6ième colloque national en calculs des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712336v1</w:t>
+                <w:t xml:space="preserve">hal-00021115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de modèles par sélection a priori des événements significatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Natural Element Method in Metal Forming Simulations Involving Large Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ième colloque national en calculs des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Giens, France</w:t>
+              <w:t xml:space="preserve">First International Conference on Finite Element for Process Analysis, Design and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Luxemburg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021115v1</w:t>
+                <w:t xml:space="preserve">hal-00021227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A priori model reduction method by selecting the significant events</w:t>
               </w:r>
@@ -18208,103 +18208,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Metrics and Diffusion Architecture for 3D Point Cloud Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bastico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Bastico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Ryckelynck</w:t>
+                <w:t xml:space="preserve">Laurent Corté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Corté</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DV 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Vancouver, Canada. arXiv, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18329,51 +18329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LmPT: Conditional Point Transformer for Anatomical Landmark Detection on 3D Point Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bastico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Onghena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18454,90 +18454,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Laplacian Eigenmaps for Locally-Aware 3D Rigid Point Cloud Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bastico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Bastico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
+                <w:t xml:space="preserve">Laurent Corté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18629,51 +18629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Hyper-Reduction of contact problems treated by Lagrange multipliers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon LE BERRE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18896,51 +18896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CDDED01"/>
+    <w:nsid w:val="0C3CB274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19127,51 +19127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-ryckelynck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3268-4892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057601917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Akkari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52764-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Ferhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Remacha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-025-02243-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Keumo Tematio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mesbah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118210" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05229470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belamri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114599" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191834v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boukraichi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106973" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Berre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ramiere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fauque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10091495" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambaudon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00868-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daniel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-022-00215-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aublet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.971816" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ketata" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111120" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Launay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mondon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6905" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7100334" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George El Haber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Larcher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077723" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282359v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca26010017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359208v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Farooq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02075-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380106v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P C Bertoldo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-721240/v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Launay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.10.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345602v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pereira &#193;lvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182263" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Rancourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hammadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin El-Bakkali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126359" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417140v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13362-021-00114-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00153-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goessel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.51" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rancourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6320" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6187" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513085v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Olivier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cortial" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24010017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513094v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hilth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Menet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24010018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.10.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Fritzen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haasdonk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;ps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca23010008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853252v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5798" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01955929v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim M. Barhli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3791543" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5554" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hor&#225;k" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1371-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714011004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617365v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2017068" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305736v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.11.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295849v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quilici" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-015-0244-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337867v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum Benziane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0068-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237733v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jules" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0027-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254706v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178213v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9858-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955777v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kaabi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pierre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-013-2662-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevond" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284713Y.0000000412" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Miled" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.11.017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751907v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andrieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pineau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2011.10.019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX71TW7D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751911v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2011.10.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB96QPHD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655821v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.03.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59RXMPHG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732410v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Petroni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussuge" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.06.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585095v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.01.065" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRQS842C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585356v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cartel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.11.034" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD50WZ7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1286" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN73DXXD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523243v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Musienko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.365-388" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461492v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.12.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Sarbandi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9055-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SB6H9RZF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359157v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2406" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-876R7CTG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004911v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.10.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3R1CP9G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007164v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02905932" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.481-494" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004942v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffignal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.04.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.01.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312311v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Hermanns" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alarc&#243;n" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2005.04.003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021102v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2004.07.015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020779v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Sukumar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolbow" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anandaraja Devan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508714v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508705v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.12.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020781v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.903-923" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508695v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A2ABB2B36663CBD3C6CAECDD312ADAECBC3ACB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019240v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.7.83-97" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513837v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.12.487-509" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021104v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Meiller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(02)01172-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021100v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01487-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760221v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.5.477-491" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760220v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(00)00107-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Keenan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laporte" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00027-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080964v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633392v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27099-X_14" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712339v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633395v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610973v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Remacha" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996597v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500386v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04309111v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bastico" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00446" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500429v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718086v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717630v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171661v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Perrin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52246-9_18" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412756v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678669v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815780v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dinh-Trong" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hendili" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Abbas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678663v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Figliuzzi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01443554v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Haddad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouraud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199451v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2971ecst" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517285v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Daim" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515068v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075126v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bisson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2014.6892271" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01053644v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.108" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057288v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.116" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868452v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Ta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00856227v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Peyre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kruch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941305v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732247v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592920v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Garaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Foerch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592880v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Courtier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684693v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570543v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idrac" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Font" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800793v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523265v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457622" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570547v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523240v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0424-x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391194v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391672v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoverberghe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Garcia-Aranda" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0200-3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312612v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199088v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanoverberghe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Aranda" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chastel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289735v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Mokdad" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289790v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Missoum-Benziane" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522096v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729681" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100301v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020911v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yonnet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020913v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007785v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020982v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammar" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813013v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020873v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020867v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020987v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Laso" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021116v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;rardot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020959v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020963v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doblar&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098290v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020864v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020958v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020894v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020850v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712335v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020995v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdouni" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020858v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020846v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yonnet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021227v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020812v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021225v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712336v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021115v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021207v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021111v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019286v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Martinez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021109v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021108v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595898v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Eric Bruzek" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706471v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485087v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560098v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Onghena" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04809804v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.00331" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911611v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon LE BERRE" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088319v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Berre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rami&#232;re" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-ryckelynck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3268-4892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057601917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Akkari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52764-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Ferhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Remacha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-025-02243-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Keumo Tematio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mesbah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118210" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05229470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belamri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114599" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191834v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boukraichi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106973" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Berre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ramiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fauque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10091495" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853628v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.139" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambaudon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00868-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daniel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-022-00215-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aublet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.971816" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ketata" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111120" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Launay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mondon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6905" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7100334" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George El Haber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Larcher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077723" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380106v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P C Bertoldo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-721240/v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca26010017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Farooq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02075-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Launay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.10.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345602v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pereira &#193;lvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182263" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Rancourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hammadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin El-Bakkali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126359" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417140v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13362-021-00114-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00153-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goessel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.51" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rancourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6320" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6187" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513085v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Olivier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cortial" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24010017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.10.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hilth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Menet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24010018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Fritzen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haasdonk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;ps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca23010008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853252v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5798" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01955929v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim M. Barhli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3791543" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5554" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hor&#225;k" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1371-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714011004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617365v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2017068" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305736v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.11.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295849v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quilici" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-015-0244-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337867v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum Benziane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0068-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237733v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jules" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0027-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254706v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178213v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9858-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955777v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kaabi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pierre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-013-2662-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevond" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284713Y.0000000412" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Miled" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.11.017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751907v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andrieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pineau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2011.10.019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX71TW7D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751911v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2011.10.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB96QPHD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655821v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.03.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59RXMPHG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732410v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Petroni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussuge" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.06.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cartel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.11.034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD50WZ7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.01.065" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRQS842C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1286" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN73DXXD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523243v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Musienko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.365-388" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461492v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.12.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Sarbandi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9055-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SB6H9RZF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359157v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2406" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-876R7CTG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004911v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.10.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3R1CP9G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007164v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02905932" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.481-494" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004942v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffignal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.04.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.01.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312311v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508714v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020778v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Hermanns" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alarc&#243;n" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2005.04.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021102v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2004.07.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020779v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Sukumar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolbow" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anandaraja Devan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508705v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.12.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020781v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.903-923" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508695v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A2ABB2B36663CBD3C6CAECDD312ADAECBC3ACB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019240v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.7.83-97" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513837v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.12.487-509" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021104v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Meiller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(02)01172-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021100v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01487-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760221v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.5.477-491" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760220v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(00)00107-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Keenan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laporte" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00027-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080964v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633392v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27099-X_14" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712339v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633395v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610973v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Remacha" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996597v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04309111v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bastico" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00446" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500386v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500429v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718086v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717630v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171661v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Perrin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52246-9_18" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412756v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678669v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815780v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dinh-Trong" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hendili" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Abbas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678663v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Figliuzzi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01443554v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Haddad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouraud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199451v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2971ecst" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517285v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Daim" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515068v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075126v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bisson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2014.6892271" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01053644v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.108" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057288v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.116" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868452v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Ta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00856227v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Peyre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kruch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941305v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732247v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592920v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Garaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Foerch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592880v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Courtier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684693v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570543v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idrac" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Font" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800793v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570547v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523265v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457622" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391194v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523240v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0424-x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391672v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoverberghe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Garcia-Aranda" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0200-3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199088v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanoverberghe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Aranda" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chastel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312612v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289735v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Mokdad" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289790v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Missoum-Benziane" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522096v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729681" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100301v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020911v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yonnet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007785v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081005v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020913v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020982v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammar" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813013v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020987v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Laso" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021116v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;rardot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020959v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020867v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020873v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020963v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doblar&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020864v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098290v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020958v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020894v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020850v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712335v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020995v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdouni" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020858v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020846v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yonnet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020812v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021225v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712336v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021115v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021227v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021207v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021111v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019286v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Martinez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021109v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021108v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595898v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Eric Bruzek" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706471v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485087v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560098v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Onghena" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04809804v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.00331" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911611v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon LE BERRE" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088319v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Berre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rami&#232;re" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>