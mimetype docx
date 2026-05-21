--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -928,525 +928,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition number and clustering-based efficiency improvement of reduced-order solvers for contact problems using Lagrange multipliers</w:t>
+                <w:t xml:space="preserve">Mechanical Fatigue Testing Under Thermal Gradient and Manufacturing Variabilities in Nickel-Based Superalloy Parts with Air-Cooling Holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Le Berre</w:t>
+                <w:t xml:space="preserve">A. Aublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ramiere</w:t>
+                <w:t xml:space="preserve">M. Rambaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Fauque</w:t>
+                <w:t xml:space="preserve">F. N’guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Remacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math10091495⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-022-00868-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03714373v1</w:t>
+                <w:t xml:space="preserve">hal-03689137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification in a mechanical submodel driven by a Wasserstein-GAN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Boukraichi</w:t>
+                <w:t xml:space="preserve">Uncertainty quantification for industrial design using dictionaries of reduced order models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrine Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2022001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03853628v1</w:t>
+                <w:t xml:space="preserve">hal-03507112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Fatigue Testing Under Thermal Gradient and Manufacturing Variabilities in Nickel-Based Superalloy Parts with Air-Cooling Holes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. N’guyen</w:t>
+                <w:t xml:space="preserve">Condition number and clustering-based efficiency improvement of reduced-order solvers for contact problems using Lagrange multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-022-00868-0⟩</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math10091495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689137v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03714373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty quantification for industrial design using dictionaries of reduced order models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Daniel</w:t>
+                <w:t xml:space="preserve">Uncertainty quantification in a mechanical submodel driven by a Wasserstein-GAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boukraichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (3), </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (20), pp.469-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2022001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507112v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An updated Gappy-POD to capture non-parameterized geometrical variation in fluid dynamics problems</w:t>
               </w:r>
@@ -1471,51 +1471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1666,51 +1666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-informed cluster analysis and a priori efficiency criterion for the construction of local reduced-order bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1796,51 +1796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty quantification for industrial numerical simulation using dictionaries of reduced order models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,74 +1848,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrine Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23, pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca/2022001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562692v1</w:t>
@@ -2305,625 +2305,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Targeted Prior Distribution for Variational AutoEncoder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Daniel</w:t>
+                <w:t xml:space="preserve">Hyper-reduced arc-length algorithm for stability analysis in elastoplasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fluids6100343⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208-209, pp.167-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359211v1</w:t>
+                <w:t xml:space="preserve">hal-03088229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular U-Net for automated segmentation of X-ray tomography images in composite materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
+                <w:t xml:space="preserve">Data-Targeted Prior Distribution for Variational AutoEncoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.761229. </w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (10), pp.343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-721240/v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fluids6100343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380106v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Augmentation and Feature Selection for Automatic Model Recommendation in Computational Physics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nissrine Akkari</w:t>
+                <w:t xml:space="preserve">A modular U-Net for automated segmentation of X-ray tomography images in composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João P C Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mca26010017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.761229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-721240/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282359v1</w:t>
+                <w:t xml:space="preserve">hal-03380106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pruning algorithm preserving modeling capabilities for polycrystalline data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harris Farooq</w:t>
+                <w:t xml:space="preserve">Data Augmentation and Feature Selection for Automatic Model Recommendation in Computational Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Akkari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aldo Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-021-02075-5⟩</w:t>
+              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mca26010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359208v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-reduced arc-length algorithm for stability analysis in elastoplasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pruning algorithm preserving modeling capabilities for polycrystalline data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harris Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Launay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Ryckelynck</w:t>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Willot</w:t>
+                <w:t xml:space="preserve">Aldo Marano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 208-209, pp.167-180. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-021-02075-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088229v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Data Assimilation in Welding Operations Using Thermal Imaging and Accelerated High-Fidelity Digital Twinning</w:t>
               </w:r>
@@ -3078,51 +3078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chocs - Revue scientifique et technique de la Direction des applications militaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Matériaux et procédés : un savoir-faire spécifique, 51, pp.61-69</w:t>
@@ -3268,51 +3268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical assessment of defects in welded joints: morphological classification and data augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3372,51 +3372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model order reduction assisted by deep neural networks (ROM-net)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3619,51 +3619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Rancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3717,317 +3717,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonintrusive distributed reduced‐order modeling framework for nonlinear structural mechanics—Application to elastoviscoplastic computations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple Tensor Train Approximation of Parametric Constitutive Equations in Elasto-Viscoplasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Bordeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+                <w:t xml:space="preserve">Clément Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cortial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.6187⟩</w:t>
+              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mca24010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530085v1</w:t>
+                <w:t xml:space="preserve">hal-02513085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Tensor Train Approximation of Parametric Constitutive Equations in Elasto-Viscoplasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Olivier</w:t>
+                <w:t xml:space="preserve">A nonintrusive distributed reduced‐order modeling framework for nonlinear structural mechanics—Application to elastoviscoplastic computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bordeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cortial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (1), pp.17. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121 (1), pp.32-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mca24010017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.6187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513085v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal plasticity modeling of the cyclic behavior of polycrystalline aggregates under non-symmetric uniaxial loading: Global and local analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harris Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4172,365 +4172,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithmic comparison of the Hyper-Reduction and the Discrete Empirical Interpolation Method for a nonlinear thermal problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer vision with error estimation for reduced order modeling of macroscopic mechanical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Fritzen</w:t>
+                <w:t xml:space="preserve">Selim M. Barhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Haasdonk</w:t>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Schöps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mca23010008⟩</w:t>
+              <w:t xml:space="preserve">Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/3791543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759176v1</w:t>
+                <w:t xml:space="preserve">hal-01955929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid hyper-reduced modeling for contact mechanics problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Fauque</w:t>
+                <w:t xml:space="preserve">An algorithmic comparison of the Hyper-Reduction and the Discrete Empirical Interpolation Method for a nonlinear thermal problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Fritzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+                <w:t xml:space="preserve">Bernard Haasdonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schöps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5798⟩</w:t>
+              <w:t xml:space="preserve">Mathematical and computational applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (11), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mca23010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853252v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer vision with error estimation for reduced order modeling of macroscopic mechanical tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selim M. Barhli</w:t>
+                <w:t xml:space="preserve">Hybrid hyper-reduced modeling for contact mechanics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018, 10 p. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (1), pp.117-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2018/3791543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.5798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955929v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards error bounds of the failure probability of elastic structures using reduced basis models</w:t>
               </w:r>
@@ -4646,51 +4646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Horák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59 (5), pp.753-778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5229,343 +5229,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the validity domain of hyper-reduction approximations in generalized standard elastoviscoplasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POD preprocessing of IR thermal data to assess heat source distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Jules</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-015-0027-7⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55, pp.725-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-014-9858-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237733v1</w:t>
+                <w:t xml:space="preserve">hal-01178213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le calcul intensif au service de la mécanique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of the validity domain of hyper-reduction approximations in generalized standard elastoviscoplasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries &amp; Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-015-0027-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254706v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD preprocessing of IR thermal data to assess heat source distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Blanche</w:t>
+                <w:t xml:space="preserve">Le calcul intensif au service de la mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industries &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 981, pp.57-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-014-9858-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01178213v1</w:t>
+                <w:t xml:space="preserve">hal-01254706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectured materials to improve the reliability of power electronics modules : substrate and lead-free solder</w:t>
               </w:r>
@@ -6180,247 +6180,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional a priori hyper-reduction of mechanical models involving internal variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of the cooling-down of high-zirconia fused-cast refractories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Petroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boussuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Cantournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.03.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, pp.3941-3947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655821v1</w:t>
+                <w:t xml:space="preserve">hal-00732410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the cooling-down of high-zirconia fused-cast refractories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional a priori hyper-reduction of mechanical models involving internal variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Petroni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Ryckelynck</w:t>
+                <w:t xml:space="preserve">Florence Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 225-228, pp.28-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.06.004⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732410v1</w:t>
+                <w:t xml:space="preserve">hal-03655821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust adaptive model reduction method for damage simulations</w:t>
               </w:r>
@@ -6845,51 +6845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Musienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (4), pp.365-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7343,408 +7343,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the &amp;quot;A Priori&amp;quot; Model Reduction: Overview and Recent Developments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple error indicator for meshfree methods based on natural neighbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coffignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02905932⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (21), pp.1301 - 1312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007164v1</w:t>
+                <w:t xml:space="preserve">hal-01004942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic particle approach of Multi Bead-Spring polymer models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">On the &amp;quot;A Priori&amp;quot; Model Reduction: Overview and Recent Developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (1), pp.91-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02905932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/remn.15.481-494⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01006737v1</w:t>
+                <w:t xml:space="preserve">hal-01007164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple error indicator for meshfree methods based on natural neighbors</w:t>
+                <w:t xml:space="preserve">Deterministic particle approach of Multi Bead-Spring polymer models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coffignal</w:t>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 84 (21), pp.1301 - 1312. </w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (5), pp.481-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/remn.15.481-494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004942v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Reduction of Kinetic Theory Models Related to Finitely Extensible Dumbbells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7919,641 +7919,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Dynamic Thermo-Elasto-Plasticity in large Transformations with Adaptive Refinement in the NEM. Application to Shear Banding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">The constrained natural element method (C-NEM) for treating thermal models involving moving interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (6), pp.559 - 569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2004.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508714v1</w:t>
+                <w:t xml:space="preserve">hal-01508705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient `A Priori' Model Reduction for Boundary Element Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating Dynamic Thermo-Elasto-Plasticity in large Transformations with Adaptive Refinement in the NEM. Application to Shear Banding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrique Alarcón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020778v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori hypereduction method : an adaptive approach</w:t>
+                <w:t xml:space="preserve">An Efficient `A Priori' Model Reduction for Boundary Element Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Hermanns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Alarcón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 202 (1), pp.346-366. </w:t>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29, pp.796-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2004.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2005.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021102v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meshless Methods and Partition of Unity Finite Elements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A priori hypereduction method : an adaptive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202 (1), pp.346-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2004.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020779v1</w:t>
+                <w:t xml:space="preserve">hal-00021102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The constrained natural element method (C-NEM) for treating thermal models involving moving interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Meshless Methods and Partition of Unity Finite Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natarajan Sukumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anandaraja Devan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (4), pp.409-427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508705v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-NEM and model reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 14 (6-7), pp.903-923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8587,77 +8587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new extension of the natural element method for non-convex and discontinuous problems: the constrained natural element method (C-NEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8729,90 +8729,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical Cutting Model Discretisation. Eulerian or Lagrangian, Mesh or Meshless?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel-Angel Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 7 (1-2), pp.83-97. </w:t>
@@ -8850,77 +8850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation naturelle sur les domaines non convexes par l'utilisation du diagramme de Voronoï contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9471,103 +9471,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles avancées dans les méthodes sans maillage basées sur les éléments naturels contraints pour la simulation des procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès Science. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthode des éléments finis: extensions et alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection Mécanique et Ingénierie des Matériaux, pp.21-68, 2006</w:t>
@@ -9596,77 +9596,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treating Moving Interfaces in Thermal Models with the C-NEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9713,51 +9713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treating moving interfaces in thermal models with the C-NEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9851,87 +9851,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meshfree Methods for Partial Differential Equations II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, 2005, Lecture Notes in Computational Science and Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF02905932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633395v1</w:t>
@@ -10082,64 +10082,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient hyper-reduced order modelling of mixed contact problems defined on non-matching grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10229,51 +10229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Corté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Workshops (ICCVW) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.4128-4138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10415,64 +10415,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error analysis of the Hybrid Hyper-Reduction method for frictionless contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10618,77 +10618,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper-réduction d'ordre de modèle pour la mécanique du contact traité par multiplicateurs de Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10981,77 +10981,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de la nocivité des défauts dans les soudures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11106,90 +11106,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de la nocivité des défauts dans les soudures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AUSSOIS-2018 Matériaux numériques : Microstructures et comportements thermomécaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MECAMAT, Jan 2018, Aussois, France. 5 p</w:t>
@@ -11434,77 +11434,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MECAMAT Fatigue des Structures et des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Aussois, France. 4 p</w:t>
@@ -11533,90 +11533,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de décomposition tensorielle pour la calibration de lois de comportement en sciences des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11775,51 +11775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boussuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12201,360 +12201,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-mechanical characterization of lead-free solder joints in power electronics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Bienvenu</w:t>
+                <w:t xml:space="preserve">Influence of P and C intergranular segregation during manufacturing and ageing on the fracture toughness of nuclear pressure vessel steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Intersociety Conference on Thermal and Thermomechanical Phenomena in Electronic Systems (ITherm)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Orlando, United States. pp.107-111, </w:t>
+              <w:t xml:space="preserve">20th European conference on fracture (ECF 20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. pp.655-660, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITHERM.2014.6892271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075126v1</w:t>
+                <w:t xml:space="preserve">hal-01053644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of P and C intergranular segregation during manufacturing and ageing on the fracture toughness of nuclear pressure vessel steels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Pineau</w:t>
+                <w:t xml:space="preserve">Micro-mechanical characterization of lead-free solder joints in power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Joly</w:t>
+                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Roch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European conference on fracture (ECF 20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. pp.655-660, </w:t>
+              <w:t xml:space="preserve">2014 IEEE Intersociety Conference on Thermal and Thermomechanical Phenomena in Electronic Systems (ITherm)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Orlando, United States. pp.107-111, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITHERM.2014.6892271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053644v1</w:t>
+                <w:t xml:space="preserve">hal-01075126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preprocessing of temperature measurement by IR techniques using POD truncated basis for heat source estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIRT 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13624,51 +13624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Sarbandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boussuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13999,364 +13999,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipation of gears distortions caused by heat treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced Modelling Simulation of Complex Fluid Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vanoverberghe</w:t>
+                <w:t xml:space="preserve">Béchir Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Garcia-Aranda</w:t>
+                <w:t xml:space="preserve">Etienne Prulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Chastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Esaform conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp. 1221-1226</w:t>
+              <w:t xml:space="preserve">Eccomas Thematic Conference on Computational Methods Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ibiza, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199088v1</w:t>
+                <w:t xml:space="preserve">hal-00289735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a A Priori Reduction Method for Solving Transfer Equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Allery</w:t>
+                <w:t xml:space="preserve">Anticipation of gears distortions caused by heat treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vanoverberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garcia-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">11th Esaform conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp. 1221-1226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312612v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Modelling Simulation of Complex Fluid Flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+                <w:t xml:space="preserve">On a A Priori Reduction Method for Solving Transfer Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Allery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eccomas Thematic Conference on Computational Methods Coupled Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ibiza, Spain. pp.1-4</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Methods for Coupled Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289735v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Macro Approach for Mechanical Problems Involving Microstructure</w:t>
               </w:r>
@@ -14636,90 +14636,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alleviating Mesh Constraints: Meshless Simulations and Related Topics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Challenges in Computational Mechanics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14873,90 +14873,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques Multiphysiques - Multiéchelles – Multimodèles Rencontrées dans la Simulation des Procédés (Polymères et Métaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique CSMA sur la Modélisation et Simulation Numérique Multi-physiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Ecole Centrale de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14994,77 +14994,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Natural Element Mehod for Simulating Evolving Discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ryckelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Discretization Methods for Evolving Discontinuities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union on Theoretical and Applied Mechanics (IUTAM), 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15089,51 +15089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Efficient Numerical Simulation in Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15292,51 +15292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Laso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15400,51 +15400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gérardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calculs des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15672,51 +15672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Keunings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15767,51 +15767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Integrated NEM-Model Reduction Lagrangian Strategy in Fluid-Structure Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15875,64 +15875,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh-Free Shear Bands Simulation with Strain Softening Using a Natural Neighbor Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15983,100 +15983,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic particle approach of Multi Bead-Spring polymer models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/remn.15.481-494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098290v1</w:t>
@@ -16087,77 +16087,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles avancées dans la méthode des éléments naturels pour la simulation des procédés de mise en forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16221,51 +16221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Thematic Conference on Meshless Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16284,282 +16284,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient « A Priori » Model Reduction for Boundary Element Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigations in shear band propagation using a natural neighbor meshfree approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lutz Hermanns</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrique Alarcón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th. ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Trondheim, Sweden. pp.796-801, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, Trondheim, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020850v1</w:t>
+                <w:t xml:space="preserve">hal-00712335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations in shear band propagation using a natural neighbor meshfree approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Efficient « A Priori » Model Reduction for Boundary Element Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Lorong</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Hermanns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Alarcón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th. ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Trondheim, Norway</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, Trondheim, Sweden. pp.796-801, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2005.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712335v1</w:t>
+                <w:t xml:space="preserve">hal-00020850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D C-NEM Mesh-Free Approach for Cutting Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16718,51 +16718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEM and Model Reduction: Two New and Powerful Numerical Techniques for Simulating Complex Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16934,77 +16934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The C-NEM for Dicontinuous Natural Element Galerkin Interpolation and Moving Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17042,77 +17042,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion d'une discontinuité fixe ou mobile par la méthode des éléments naturels contraintes (C-NEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17150,51 +17150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in the meshless natural element method for metal forming simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17327,77 +17327,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Natural Element Method in Metal Forming Simulations Involving Large Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17504,77 +17504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Extension of the Natural Element Method for Non-Convex and Discontinuous Domains: the Constrained Natural Element Method (C-NEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17625,90 +17625,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical cutting model discretisation: Eulerian or Lagrangian, mesh or meshless?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Krakow, Poland. pp.568-570, </w:t>
@@ -18260,51 +18260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Corté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DV 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Vancouver, Canada. arXiv, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18467,51 +18467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Laplacian Eigenmaps for Locally-Aware 3D Rigid Point Cloud Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bastico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Corté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18629,51 +18629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Hyper-Reduction of contact problems treated by Lagrange multipliers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon LE BERRE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ryckelynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18896,51 +18896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C3CB274"/>
+    <w:nsid w:val="2DE844F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19127,51 +19127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-ryckelynck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3268-4892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057601917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Akkari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52764-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Ferhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Remacha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-025-02243-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Keumo Tematio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mesbah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118210" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05229470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belamri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114599" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191834v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boukraichi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106973" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Berre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ramiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fauque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10091495" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853628v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.139" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689137v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambaudon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00868-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daniel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-022-00215-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aublet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.971816" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ketata" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111120" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Launay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mondon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6905" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7100334" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George El Haber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Larcher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077723" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380106v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P C Bertoldo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-721240/v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca26010017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Farooq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02075-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Launay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.10.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345602v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pereira &#193;lvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182263" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Rancourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hammadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin El-Bakkali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126359" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417140v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13362-021-00114-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00153-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goessel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.51" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rancourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6320" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6187" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513085v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Olivier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cortial" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24010017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.10.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hilth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Menet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24010018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Fritzen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haasdonk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;ps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca23010008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853252v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5798" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01955929v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim M. Barhli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3791543" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5554" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hor&#225;k" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1371-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714011004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617365v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2017068" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305736v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.11.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295849v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quilici" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-015-0244-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337867v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum Benziane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0068-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237733v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jules" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0027-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254706v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178213v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9858-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955777v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kaabi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pierre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-013-2662-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevond" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284713Y.0000000412" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Miled" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.11.017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751907v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andrieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pineau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2011.10.019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX71TW7D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751911v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2011.10.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB96QPHD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655821v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.03.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59RXMPHG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732410v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Petroni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussuge" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.06.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cartel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.11.034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD50WZ7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.01.065" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRQS842C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1286" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN73DXXD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523243v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Musienko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.365-388" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461492v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.12.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Sarbandi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9055-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SB6H9RZF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359157v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2406" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-876R7CTG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004911v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.10.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3R1CP9G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007164v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02905932" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.481-494" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004942v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffignal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.04.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.01.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312311v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508714v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020778v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Hermanns" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alarc&#243;n" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2005.04.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021102v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2004.07.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020779v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Sukumar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolbow" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anandaraja Devan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508705v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.12.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020781v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.903-923" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508695v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A2ABB2B36663CBD3C6CAECDD312ADAECBC3ACB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019240v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.7.83-97" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513837v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.12.487-509" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021104v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Meiller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(02)01172-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021100v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01487-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760221v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.5.477-491" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760220v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(00)00107-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Keenan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laporte" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00027-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080964v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633392v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27099-X_14" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712339v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633395v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610973v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Remacha" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996597v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04309111v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bastico" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00446" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500386v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500429v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718086v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717630v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171661v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Perrin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52246-9_18" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412756v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678669v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815780v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dinh-Trong" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hendili" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Abbas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678663v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Figliuzzi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01443554v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Haddad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouraud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199451v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2971ecst" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517285v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Daim" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515068v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075126v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bisson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2014.6892271" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01053644v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.108" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057288v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.116" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868452v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Ta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00856227v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Peyre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kruch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941305v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732247v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592920v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Garaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Foerch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592880v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Courtier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684693v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570543v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idrac" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Font" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800793v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570547v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523265v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457622" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391194v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523240v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0424-x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391672v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoverberghe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Garcia-Aranda" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0200-3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199088v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanoverberghe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Aranda" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chastel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312612v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289735v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Mokdad" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289790v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Missoum-Benziane" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522096v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729681" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100301v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020911v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yonnet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007785v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081005v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020913v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020982v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammar" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813013v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020987v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Laso" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021116v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;rardot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020959v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020867v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020873v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020963v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doblar&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020864v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098290v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020958v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020894v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020850v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712335v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020995v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdouni" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020858v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020846v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yonnet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020812v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021225v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712336v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021115v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021227v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021207v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021111v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019286v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Martinez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021109v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021108v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595898v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Eric Bruzek" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706471v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485087v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560098v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Onghena" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04809804v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.00331" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911611v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon LE BERRE" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088319v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Berre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rami&#232;re" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-ryckelynck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3268-4892" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057601917" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Casenave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Akkari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52764-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Ferhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Remacha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-025-02243-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Keumo Tematio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.70005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mesbah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118210" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05229470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belamri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.114599" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191834v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boukraichi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2023.106973" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambaudon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N&#8217;guyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remacha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00868-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daniel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714373v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Berre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ramiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fauque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10091495" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-022-00215-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aublet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck N'Guyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.971816" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ketata" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111120" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510024v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Launay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mondon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6905" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853606v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids7100334" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George El Haber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Larcher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077723" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Launay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.10.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359211v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6100343" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380106v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P C Bertoldo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-721240/v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282359v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca26010017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harris Farooq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Marano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02075-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345602v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pereira &#193;lvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182263" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891328v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Flouriot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Rancourt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287284v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hammadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin El-Bakkali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2021.126359" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417140v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13362-021-00114-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00153-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goessel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.51" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502006v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rancourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6320" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Olivier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cortial" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24010017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6187" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.10.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hilth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Menet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca24010018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01955929v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim M. Barhli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3791543" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01759176v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Fritzen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Haasdonk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sch&#246;ps" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca23010008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853252v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5798" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5554" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hor&#225;k" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1371-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01610282v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714011004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617365v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2017068" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305736v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.11.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295849v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quilici" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-015-0244-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01337867v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum Benziane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0068-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178213v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9858-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237733v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jules" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-015-0027-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254706v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00955777v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kaabi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bienvenu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pierre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-013-2662-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevond" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pierre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743284713Y.0000000412" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790175v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Miled" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.11.017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751907v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andrieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pineau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2011.10.019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX71TW7D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751911v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2011.10.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB96QPHD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732410v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Petroni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boussuge" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.06.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655821v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.03.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59RXMPHG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cartel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2010.11.034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD50WZ7Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2011.01.065" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRQS842C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541925v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Beghein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1286" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN73DXXD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523243v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Musienko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.365-388" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461492v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.12.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00542499v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Sarbandi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9055-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SB6H9RZF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359157v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2406" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-876R7CTG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004911v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.10.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3R1CP9G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004942v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffignal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.04.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007164v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02905932" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006737v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.481-494" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.01.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312311v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508705v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.12.007" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508714v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020778v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Hermanns" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alarc&#243;n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2005.04.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021102v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2004.07.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020779v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natarajan Sukumar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolbow" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anandaraja Devan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020781v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.903-923" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508695v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A2ABB2B36663CBD3C6CAECDD312ADAECBC3ACB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019240v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Mart&#237;nez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.7.83-97" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513837v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.12.487-509" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021104v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Meiller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(02)01172-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021100v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01487-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760221v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.5.477-491" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760220v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(00)00107-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Keenan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laporte" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-389967-3.00027-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080964v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633392v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-27099-X_14" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712339v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633395v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610973v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Remacha" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04996597v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04309111v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bastico" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00446" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500386v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500429v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718086v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717630v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171661v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Perrin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52246-9_18" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412756v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678669v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815780v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dinh-Trong" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hendili" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Abbas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815751v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678663v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Figliuzzi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01443554v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Haddad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01847623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouraud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199451v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2971ecst" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517285v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Daim" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515068v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01053644v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.108" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01075126v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bisson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2014.6892271" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057288v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2014.116" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868452v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Ta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00856227v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Peyre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kruch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941305v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00732247v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592920v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Garaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Foerch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592880v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Courtier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Constantinescu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684693v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570543v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idrac" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Font" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800793v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00570547v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523265v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457622" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391194v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523240v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0424-x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391672v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoverberghe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Garcia-Aranda" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0200-3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289735v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Mokdad" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199088v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanoverberghe" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Aranda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chastel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312612v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289790v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Missoum-Benziane" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522096v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729681" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100301v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020911v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yonnet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007785v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081005v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020913v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020982v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammar" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813013v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020987v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Laso" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021116v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;rardot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020959v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020867v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020873v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020963v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doblar&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020864v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098290v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020958v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020894v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712335v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020850v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020847v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020995v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdouni" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020858v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020846v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yonnet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020812v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021225v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712336v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021115v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021227v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021207v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021111v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019286v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Martinez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021109v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021108v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595898v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Eric Bruzek" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706471v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485087v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560098v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Onghena" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04809804v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52733.2024.00331" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04911611v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon LE BERRE" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088319v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Berre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rami&#232;re" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>