--- v0 (2026-03-09)
+++ v1 (2026-04-23)
@@ -1350,290 +1350,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00441054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative in silico approaches to address avian flu using grid technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aide à la décision pour la concept de systèmes complexes : une approche SMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. da Costa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Maigne</w:t>
+                <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.M. Boussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédéric Collé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Sarramia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious disorders drug targets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7 p</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (2), pp.9 à 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00347411v1</w:t>
+                <w:t xml:space="preserve">hal-00327008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision pour la concept de systèmes complexes : une approche SMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative in silico approaches to address avian flu using grid technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de Vlieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Augeraud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Sarramia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13 (2), pp.9 à 32</w:t>
+              <w:t xml:space="preserve">Infectious disorders drug targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327008v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00347411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle et une méthode de conception centrés interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Collé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1779,51 +1779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agenda Elaboration of Driver Agents in a Virtual City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1982,51 +1982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URBAN TRAFFIC SYSTEMS MODELLING METHODOLOGY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2077,51 +2077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION ORIENTEE OBJETS BASEE SUR UML POUR LES SYSTEMES DE TRAFIC URBAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarramia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 60, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2159,51 +2159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION ORIENTEE OBJETS ET MULTI-AGENTS DU SYSTEME D'INFORMATION DES SYSTEMES DE TRAFIC URBAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarramia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 6-2, pp.121-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2492,653 +2492,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet IRIS : Impact des Radiations Ionisantes sur l'évolution des bactéries E.Coli et ADN</w:t>
+                <w:t xml:space="preserve">GINSENG, une infrastructure de grille au service de l'e-santé et de l'épidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Micheau</w:t>
+                <w:t xml:space="preserve">S. Cipière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Taravaud</w:t>
+                <w:t xml:space="preserve">S. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Warot</w:t>
+                <w:t xml:space="preserve">D. Manset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hindré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Zampaolo</w:t>
+                <w:t xml:space="preserve">Jérôme Revillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29èmes journées des LARD (Laboratoires Associés de Radiophysique et de Dosimétrie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques mésocentres et France Grilles, supercalculateurs, grilles et clouds : des outils complémentaires pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00840075v1</w:t>
+                <w:t xml:space="preserve">in2p3-00781181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GINSENG , une infrastructure de grille au service de l'e-santé et de l'épidémiologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a metamodel for medical database management on a grid network: Application to Health Watch and epidemiology for cancer and perinatal health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cipiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de Vlieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sarramia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cipière</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCGrid 2012 -- The 12th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ottawa, Canada. pp.892-897, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2012.86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00781158v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00781037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GINSENG (Global Initiative for Sentinel E-health Network on Grid)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">GINSENG , une infrastructure de grille au service de l'e-santé et de l'épidémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cipière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de Vlieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Manset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Revillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first EGI community Forum 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Munich, Germany</w:t>
+              <w:t xml:space="preserve">GISEH 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00781170v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00781158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GINSENG, une infrastructure de grille au service de l'e-santé et de l'épidémiologie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Sarramia</w:t>
+                <w:t xml:space="preserve">Projet IRIS : Impact des Radiations Ionisantes sur l'évolution des bactéries E.Coli et ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Taravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hindré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zampaolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques mésocentres et France Grilles, supercalculateurs, grilles et clouds : des outils complémentaires pour la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">29èmes journées des LARD (Laboratoires Associés de Radiophysique et de Dosimétrie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00781181v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00840075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a metamodel for medical database management on a grid network: Application to Health Watch and epidemiology for cancer and perinatal health.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Cipiere</w:t>
+                <w:t xml:space="preserve">GINSENG (Global Initiative for Sentinel E-health Network on Grid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cipière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de Vlieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2012 -- The 12th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The first EGI community Forum 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGrid.2012.86⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00781037v1</w:t>
+                <w:t xml:space="preserve">in2p3-00781170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GINSENG (Global Initiative for Sentinel E-health Network on Grid)</w:t>
               </w:r>
@@ -3163,51 +3163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Manset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Revillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3288,51 +3288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Manset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Revillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3426,51 +3426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Legre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Manset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, London, United Kingdom</w:t>
@@ -3551,51 +3551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Legre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Revillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HealthGrid 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Berlin, Germany. pp.289-294</w:t>
@@ -3713,459 +3713,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using agent-based of driver behavior in the context of car park optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aide à la décision pour la conception de systèmes complexes : une approche multi agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Augeraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédéric Collé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarramia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE Conference On Intelligent Systems, IEEE-IS'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom. pp. 395-400</w:t>
+              <w:t xml:space="preserve">6ème Conférence Francophone de Modélisation et Simulation (MOSIM'06 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.785-794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449019v1</w:t>
+                <w:t xml:space="preserve">hal-00449044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision pour la conception de systèmes complexes : une approche multi agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Using agent-based of driver behavior in the context of car park optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarramia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Sarramia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence Francophone de Modélisation et Simulation (MOSIM'06 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.785-794</w:t>
+              <w:t xml:space="preserve">3rd IEEE Conference On Intelligent Systems, IEEE-IS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom. pp. 395-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449044v1</w:t>
+                <w:t xml:space="preserve">hal-00449019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A design framework for interactive simulation based on formal specification of scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Approach to design behavioural models for traffic network users : Choice of transport mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarramia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Sarramia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Modelling of Objects, Components and Agents, MOCA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Turku, Finland</w:t>
+              <w:t xml:space="preserve">8th International Conference on Design &amp; Decision Support Systems in Architecture and Urban Planning, DDSS06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Eindhoven (Eindhoven University of Technology), Netherlands. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449048v1</w:t>
+                <w:t xml:space="preserve">hal-00449030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach to design behavioural models for traffic network users : Choice of transport mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boussier</w:t>
+                <w:t xml:space="preserve">A design framework for interactive simulation based on formal specification of scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Augeraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédéric Collé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarramia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Design &amp; Decision Support Systems in Architecture and Urban Planning, DDSS06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Eindhoven (Eindhoven University of Technology), Netherlands. pp.CD</w:t>
+              <w:t xml:space="preserve">4th Workshop on Modelling of Objects, Components and Agents, MOCA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449030v1</w:t>
+                <w:t xml:space="preserve">hal-00449048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using agent-based of driver behaviour in the context of car park optimization</w:t>
               </w:r>
@@ -4190,51 +4190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th IEEE Conference On Intelligent Systems, IEEE-IS'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4259,64 +4259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception centrée interaction : Application à la conception de simulation interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédéric Collé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarramia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4393,51 +4393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in Design &amp; Decision Support Systems in Architecture and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Eindhoven, Netherlands. pp. 151-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4462,51 +4462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Approach for Urban Traffic System: a multi-agent approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4889,51 +4889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5153,51 +5153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ngo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Ah Kang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20964471.2023.2275854" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04062874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01628-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062896" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03635226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ogereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mezhoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072733" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02572054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Terray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Achard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourdeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102755" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lampe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Maigne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51519-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Biron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M. C. Brown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166364" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boussier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia da Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vlieger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00347411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. da Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarramia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Augeraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boussier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;ric Coll&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coll&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabrol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidenek Fekadu Kore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06744-9_13" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00840075v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Micheau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taravaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Warot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hindr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zampaolo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00781158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cipi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Revillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00781170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hill" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00781181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00781037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cipiere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2012.86" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaspard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Planche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Boire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Legre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449019v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449044v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449048v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449030v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449052v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451279v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chabrol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00643936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118026038.ch15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ngo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Ah Kang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20964471.2023.2275854" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04062874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01628-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062896" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03635226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ogereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mezhoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072733" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02572054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Terray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Achard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourdeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102755" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lampe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Maigne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51519-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Biron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M. C. Brown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166364" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boussier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia da Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vlieger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Augeraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boussier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;ric Coll&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarramia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00347411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. da Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coll&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabrol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidenek Fekadu Kore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06744-9_13" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00781181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cipi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Revillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00781037v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cipiere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2012.86" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00781158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00840075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Micheau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taravaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Warot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hindr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zampaolo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00781170v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaspard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Planche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Boire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Legre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449044v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449019v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449052v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451279v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chabrol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00643936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118026038.ch15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>