--- v1 (2026-04-23)
+++ v2 (2026-05-17)
@@ -1350,290 +1350,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00441054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision pour la concept de systèmes complexes : une approche SMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative in silico approaches to address avian flu using grid technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Augeraud</w:t>
+                <w:t xml:space="preserve">A. L. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de Vlieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Boussier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Sarramia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13 (2), pp.9 à 32</w:t>
+              <w:t xml:space="preserve">Infectious disorders drug targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327008v1</w:t>
+                <w:t xml:space="preserve">in2p3-00347411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative in silico approaches to address avian flu using grid technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Breton</w:t>
+                <w:t xml:space="preserve">Aide à la décision pour la concept de systèmes complexes : une approche SMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Augeraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. da Costa</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Fédéric Collé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarramia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious disorders drug targets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7 p</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (2), pp.9 à 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00347411v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle et une méthode de conception centrés interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Collé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1779,51 +1779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agenda Elaboration of Driver Agents in a Virtual City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1982,51 +1982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URBAN TRAFFIC SYSTEMS MODELLING METHODOLOGY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2077,51 +2077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION ORIENTEE OBJETS BASEE SUR UML POUR LES SYSTEMES DE TRAFIC URBAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarramia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 60, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2159,51 +2159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION ORIENTEE OBJETS ET MULTI-AGENTS DU SYSTEME D'INFORMATION DES SYSTEMES DE TRAFIC URBAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarramia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 6-2, pp.121-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2550,51 +2550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Manset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Revillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques mésocentres et France Grilles, supercalculateurs, grilles et clouds : des outils complémentaires pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
@@ -2649,51 +2649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cipiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de Vlieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,51 +3029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cipière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de Vlieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,77 +3719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision pour la conception de systèmes complexes : une approche multi agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédéric Collé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarramia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3866,51 +3866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IEEE Conference On Intelligent Systems, IEEE-IS'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom. pp. 395-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3974,51 +3974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Design &amp; Decision Support Systems in Architecture and Urban Planning, DDSS06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Eindhoven (Eindhoven University of Technology), Netherlands. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4043,64 +4043,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A design framework for interactive simulation based on formal specification of scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédéric Collé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4190,51 +4190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th IEEE Conference On Intelligent Systems, IEEE-IS'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4259,64 +4259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception centrée interaction : Application à la conception de simulation interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédéric Collé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarramia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4393,51 +4393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in Design &amp; Decision Support Systems in Architecture and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Eindhoven, Netherlands. pp. 151-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4462,51 +4462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Approach for Urban Traffic System: a multi-agent approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4889,51 +4889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.C. Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5153,51 +5153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ngo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Ah Kang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20964471.2023.2275854" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04062874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01628-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062896" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03635226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ogereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mezhoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072733" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02572054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Terray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Achard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourdeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102755" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lampe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Maigne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51519-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Biron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M. C. Brown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166364" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boussier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia da Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vlieger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Augeraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boussier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;ric Coll&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarramia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00347411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. da Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coll&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabrol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidenek Fekadu Kore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06744-9_13" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00781181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cipi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Revillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00781037v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cipiere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2012.86" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00781158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00840075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Micheau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taravaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Warot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hindr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zampaolo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00781170v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaspard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Planche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Boire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Legre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449044v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449019v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449052v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451279v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chabrol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00643936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118026038.ch15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ngo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myoung-Ah Kang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20964471.2023.2275854" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04062874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01628-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Claude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23062896" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03635226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ogereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mezhoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22072733" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02572054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Terray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Achard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourdeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20102755" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lampe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Maigne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51519-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Biron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12491" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M. C. Brown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0166364" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boussier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441054v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia da Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vlieger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Min Kim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00347411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. da Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarramia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Augeraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Boussier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;ric Coll&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coll&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabrol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidenek Fekadu Kore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06744-9_13" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00781181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cipi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaspard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manset" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Revillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00781037v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cipiere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2012.86" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00781158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00840075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Micheau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taravaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Warot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hindr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zampaolo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00781170v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaspard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Manset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Planche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00450936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Boire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Legre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449044v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449019v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449052v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449237v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451279v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chabrol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00643936v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118026038.ch15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>